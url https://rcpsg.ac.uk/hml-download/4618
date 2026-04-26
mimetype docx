--- v1 (2026-01-08)
+++ v2 (2026-04-26)
@@ -100,96 +100,87 @@
     </w:p>
     <w:p w14:paraId="4646F09D" w14:textId="77777777" w:rsidR="00CE4CC5" w:rsidRPr="003C03D3" w:rsidRDefault="00CE4CC5" w:rsidP="000F7BFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C03D3">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Royal College of Physicians and Surgeons of Glasgow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A89949F" w14:textId="77777777" w:rsidR="003C03D3" w:rsidRDefault="003C03D3" w:rsidP="000F7BFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B176C94" w14:textId="5E8411CD" w:rsidR="00C148E9" w:rsidRPr="003C03D3" w:rsidRDefault="003C03D3" w:rsidP="000F7BFE">
+    <w:p w14:paraId="7B176C94" w14:textId="3A8FEAA0" w:rsidR="00C148E9" w:rsidRPr="003C03D3" w:rsidRDefault="003C03D3" w:rsidP="000F7BFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003C03D3">
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00CB756B">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidRPr="003C03D3">
         <w:t xml:space="preserve"> the following information and return</w:t>
       </w:r>
       <w:r w:rsidR="00C34A49">
         <w:t xml:space="preserve"> along with a photo of yourself</w:t>
       </w:r>
       <w:r w:rsidRPr="003C03D3">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00CB756B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00804CAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00CD6ED9" w:rsidRPr="006619D4">
+        <w:r w:rsidR="00F1251B" w:rsidRPr="00F1251B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>karen.ross@rcpsg.ac.uk</w:t>
+          <w:t>maeve.kilcullen@rcpsg.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B77262">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F1251B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAD5B48" w14:textId="77777777" w:rsidR="003C03D3" w:rsidRPr="00C740CF" w:rsidRDefault="003C03D3" w:rsidP="000F7BFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C740CF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Your place on the course is not confirmed until your application has been received and approved by the course director:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3193BA31" w14:textId="77777777" w:rsidR="000F7BFE" w:rsidRDefault="000F7BFE" w:rsidP="000F7BFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -885,94 +876,95 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE4CC5"/>
     <w:rsid w:val="00043DF4"/>
     <w:rsid w:val="000F7BFE"/>
     <w:rsid w:val="001715D5"/>
     <w:rsid w:val="001D0149"/>
     <w:rsid w:val="002545E3"/>
     <w:rsid w:val="002B3A74"/>
     <w:rsid w:val="003911F1"/>
     <w:rsid w:val="003C03D3"/>
     <w:rsid w:val="00412E0F"/>
     <w:rsid w:val="00504430"/>
     <w:rsid w:val="005D728F"/>
     <w:rsid w:val="006619D4"/>
     <w:rsid w:val="006B470B"/>
+    <w:rsid w:val="006D12D5"/>
     <w:rsid w:val="007524F4"/>
     <w:rsid w:val="007B174A"/>
     <w:rsid w:val="00804CAF"/>
     <w:rsid w:val="0091386E"/>
     <w:rsid w:val="00A01733"/>
     <w:rsid w:val="00B7070B"/>
     <w:rsid w:val="00B77262"/>
     <w:rsid w:val="00BC37D8"/>
     <w:rsid w:val="00BE33E1"/>
     <w:rsid w:val="00C148E9"/>
     <w:rsid w:val="00C251FA"/>
     <w:rsid w:val="00C34A49"/>
     <w:rsid w:val="00C740CF"/>
     <w:rsid w:val="00CB756B"/>
     <w:rsid w:val="00CD6ED9"/>
     <w:rsid w:val="00CE4CC5"/>
     <w:rsid w:val="00D53F96"/>
     <w:rsid w:val="00EC5D09"/>
+    <w:rsid w:val="00F1251B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B8222C8"/>
@@ -1498,51 +1490,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="934825414">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcseng.ac.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karen.ross@rcpsg.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcseng.ac.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maeve.kilcullen@rcpsg.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1803,71 +1795,71 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="08d9a78f-ffb1-4410-97cf-7b7248c23f9a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010000EF8CC3DBA25449A2399EE8D40F062A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4222bfa1a8d687e3782427f5e02456c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08d9a78f-ffb1-4410-97cf-7b7248c23f9a" xmlns:ns3="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08cb07bb47794987f93ce6265b1383ad" ns2:_="" ns3:_="">
     <xsd:import namespace="08d9a78f-ffb1-4410-97cf-7b7248c23f9a"/>
     <xsd:import namespace="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -2068,125 +2060,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1916DD-B40C-4D9A-9B22-8043247A1A43}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06BFBA3-7B98-4342-8383-BE529C73E2BB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
+    <ds:schemaRef ds:uri="08d9a78f-ffb1-4410-97cf-7b7248c23f9a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2AD05D5-0DEC-4FF4-9F1C-5501BFB1965E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06BFBA3-7B98-4342-8383-BE529C73E2BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1916DD-B40C-4D9A-9B22-8043247A1A43}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="08d9a78f-ffb1-4410-97cf-7b7248c23f9a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B20A2713-056E-4625-8D56-E36D236685F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="08d9a78f-ffb1-4410-97cf-7b7248c23f9a"/>
     <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1229</Characters>
+  <Words>216</Words>
+  <Characters>1236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1442</CharactersWithSpaces>
+  <CharactersWithSpaces>1450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Joanne Brodie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010000EF8CC3DBA25449A2399EE8D40F062A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>18777700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">