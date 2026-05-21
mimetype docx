--- v0 (2025-10-03)
+++ v1 (2026-05-21)
@@ -1,6117 +1,5810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34D63DD8" w14:textId="77777777" w:rsidR="00145E59" w:rsidRDefault="00145E59" w:rsidP="00DA39FC">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="08EC028A" w14:textId="077B8F2B" w:rsidR="00950257" w:rsidRPr="00A44AD0" w:rsidRDefault="00A44AD0" w:rsidP="007E2DD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3549 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D63EC0" wp14:editId="34D63EC1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B51F395" wp14:editId="6271D34C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-136525</wp:posOffset>
+                  <wp:posOffset>-137795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>55245</wp:posOffset>
+                  <wp:posOffset>795443</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3567430" cy="1030605"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6836410" cy="800100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 7"/>
+                <wp:docPr id="4" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3567430" cy="1030605"/>
+                          <a:ext cx="6836410" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="34D63EC9" w14:textId="77777777" w:rsidR="00CA229A" w:rsidRDefault="00CA229A" w:rsidP="00C04A27">
+                          <w:p w14:paraId="3A87C517" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRDefault="00443DFD" w:rsidP="00645B7C">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00717B0A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="808080"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>APPLICATION FORM</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05A0DE79" w14:textId="2A7F4FDE" w:rsidR="00443DFD" w:rsidRPr="00B4157C" w:rsidRDefault="004B22B7" w:rsidP="00645B7C">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="679146"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="679146"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Please return the</w:t>
+                              <w:t>T C White Intern</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00382381">
+                            <w:r w:rsidR="00A61259">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="679146"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> completed application form</w:t>
+                              <w:t xml:space="preserve">ational </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="002A7A02">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="679146"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> with enclosures</w:t>
+                              <w:t xml:space="preserve">Early Career Dental </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00382381">
+                            <w:r w:rsidR="00A61259">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:color w:val="679146"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> to:</w:t>
+                              <w:t>Scholarship Award</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6F6C4BA5" w14:textId="2BBF24DE" w:rsidR="004E0AE2" w:rsidRDefault="004E0AE2" w:rsidP="004E0AE2">
+                          <w:p w14:paraId="078376A4" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRPr="008E28F8" w:rsidRDefault="00443DFD" w:rsidP="00C5178F">
                             <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1560"/>
+                              </w:tabs>
                               <w:spacing w:after="0"/>
                               <w:rPr>
-                                <w:bCs/>
-[...130 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="34D63ED0" w14:textId="77777777" w:rsidR="00CA229A" w:rsidRDefault="00CA229A" w:rsidP="00C04A27"/>
+                          <w:p w14:paraId="596B2B46" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRPr="008E28F8" w:rsidRDefault="00443DFD" w:rsidP="00950257">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1560"/>
+                              </w:tabs>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="34D63EC0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6B51F395" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-10.75pt;margin-top:4.35pt;width:280.9pt;height:81.15pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4RdyO4AEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yS9LURNV8uuFiEt&#10;C9LCBziO3VgkHjN2m5SvZ+x0uwXeEC+WPTM5c86ZyeZ67Dt2UOgN2IoXs5wzZSU0xu4q/u3r/Zu3&#10;nPkgbCM6sKriR+X59fb1q83gSjWHFrpGISMQ68vBVbwNwZVZ5mWreuFn4JSlpAbsRaAn7rIGxUDo&#10;fZfN83ydDYCNQ5DKe4reTUm+TfhaKxk+a+1VYF3FiVtIJ6azjme23Yhyh8K1Rp5oiH9g0QtjqekZ&#10;6k4EwfZo/oLqjUTwoMNMQp+B1kaqpIHUFPkfap5a4VTSQuZ4d7bJ/z9Y+Xh4cl+QhfE9jDTAJMK7&#10;B5DfPbNw2wq7UzeIMLRKNNS4iJZlg/Pl6dNotS99BKmHT9DQkMU+QAIaNfbRFdLJCJ0GcDybrsbA&#10;JAUXq/XVckEpSbkiX+TrfJV6iPL5c4c+fFDQs3ipONJUE7w4PPgQ6YjyuSR2s3Bvui5NtrO/Bagw&#10;RhL9yHjiHsZ6pOooo4bmSEIQpkWhxaZLC/iTs4GWpOL+x16g4qz7aMmMd8VyGbcqPZarqzk98DJT&#10;X2aElQRV8cDZdL0N0ybuHZpdS50m+y3ckIHaJGkvrE68aRGS4tPSxk27fKeql19r+wsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAP7HclLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaO6XpI41TIRBbEC1U6s6Np0lEPI5itwl/z7CC5ege3Xsm346uFVfsQ+NJQzJVIJBKbxuqNHzs&#10;XyYrECEasqb1hBq+McC2uL3JTWb9QO943cVKcAmFzGioY+wyKUNZozNh6jskzs6+dyby2VfS9mbg&#10;ctfKmVIL6UxDvFCbDp9qLL92F6fh8/V8PMzVW/Xs0m7wo5Lk1lLr+7vxcQMi4hj/YPjVZ3Uo2Onk&#10;L2SDaDVMZknKqIbVEgTn6Vw9gDgxuEwUyCKX/z8ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA4RdyO4AEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD+x3JS3gAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-10.85pt;margin-top:62.65pt;width:538.3pt;height:63pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB21f413gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEkppURNV8uuFiEt&#10;C9LCBziOnVgkHjN2m5SvZ+x0uwVuiItlz0zevPdmsr2ahp4dFHoDtuLFIudMWQmNsW3Fv329e7Xh&#10;zAdhG9GDVRU/Ks+vdi9fbEdXqiV00DcKGYFYX46u4l0IrswyLzs1CL8ApywlNeAgAj2xzRoUI6EP&#10;fbbM83U2AjYOQSrvKXo7J/ku4WutZPistVeB9RUnbiGdmM46ntluK8oWheuMPNEQ/8BiEMZS0zPU&#10;rQiC7dH8BTUYieBBh4WEIQOtjVRJA6kp8j/UPHbCqaSFzPHubJP/f7Dy4fDoviAL03uYaIBJhHf3&#10;IL97ZuGmE7ZV14gwdko01LiIlmWj8+Xp02i1L30EqcdP0NCQxT5AApo0DtEV0skInQZwPJuupsAk&#10;Bdeb1+tVQSlJuU1OLqSpZKJ8+tqhDx8UDCxeKo401IQuDvc+RDaifCqJzSzcmb5Pg+3tbwEqjJHE&#10;PhKeqYepnqg6qqihOZIOhHlPaK/p0gH+5GykHam4/7EXqDjrP1ry4l2xWsWlSo/Vm7dLeuBlpr7M&#10;CCsJquKBs/l6E+ZF3Ds0bUedZvctXJN/2iRpz6xOvGkPkuLTzsZFu3ynquc/a/cLAAD//wMAUEsD&#10;BBQABgAIAAAAIQARoWl44AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;WjtpQ2mIUyEQV1ALReLmxtskIl5HsduEv2d7guNqnmbeFpvJdeKMQ2g9aUjmCgRS5W1LtYaP95fZ&#10;PYgQDVnTeUINPxhgU15fFSa3fqQtnnexFlxCITcamhj7XMpQNehMmPseibOjH5yJfA61tIMZudx1&#10;MlXqTjrTEi80psenBqvv3clp2L8evz6X6q1+dlk/+klJcmup9e3N9PgAIuIU/2C46LM6lOx08Cey&#10;QXQaZmmyYpSDNFuAuBAqW65BHDSkWbIAWRby/xPlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB21f413gEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQARoWl44AAAAAwBAAAPAAAAAAAAAAAAAAAAADgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="34D63EC9" w14:textId="77777777" w:rsidR="00CA229A" w:rsidRDefault="00CA229A" w:rsidP="00C04A27">
+                    <w:p w14:paraId="3A87C517" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRDefault="00443DFD" w:rsidP="00645B7C">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00717B0A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="808080"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>APPLICATION FORM</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05A0DE79" w14:textId="2A7F4FDE" w:rsidR="00443DFD" w:rsidRPr="00B4157C" w:rsidRDefault="004B22B7" w:rsidP="00645B7C">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="679146"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="679146"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Please return the</w:t>
+                        <w:t>T C White Intern</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00382381">
+                      <w:r w:rsidR="00A61259">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="679146"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> completed application form</w:t>
+                        <w:t xml:space="preserve">ational </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="002A7A02">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="679146"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> with enclosures</w:t>
+                        <w:t xml:space="preserve">Early Career Dental </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00382381">
+                      <w:r w:rsidR="00A61259">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:color w:val="679146"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> to:</w:t>
+                        <w:t>Scholarship Award</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6F6C4BA5" w14:textId="2BBF24DE" w:rsidR="004E0AE2" w:rsidRDefault="004E0AE2" w:rsidP="004E0AE2">
+                    <w:p w14:paraId="078376A4" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRPr="008E28F8" w:rsidRDefault="00443DFD" w:rsidP="00C5178F">
                       <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1560"/>
+                        </w:tabs>
                         <w:spacing w:after="0"/>
                         <w:rPr>
-                          <w:bCs/>
-[...130 lines deleted...]
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="34D63ED0" w14:textId="77777777" w:rsidR="00CA229A" w:rsidRDefault="00CA229A" w:rsidP="00C04A27"/>
+                    <w:p w14:paraId="596B2B46" w14:textId="77777777" w:rsidR="00443DFD" w:rsidRPr="008E28F8" w:rsidRDefault="00443DFD" w:rsidP="00950257">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1560"/>
+                        </w:tabs>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="34D63E75" w14:textId="77777777" w:rsidR="00C04A27" w:rsidRDefault="00944303" w:rsidP="00944303">
+      <w:r w:rsidR="00EE1D2F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A62C19" w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13386143" wp14:editId="2F7BF40D">
+            <wp:extent cx="3038475" cy="723900"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="114" name="Picture 114" descr="C:\Users\muirb\Desktop\20mm_colour_landscape_dental.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 114" descr="C:\Users\muirb\Desktop\20mm_colour_landscape_dental.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3038475" cy="723900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612A12D7" w14:textId="20F18703" w:rsidR="00A62C19" w:rsidRPr="00A44AD0" w:rsidRDefault="00A62C19" w:rsidP="00950257">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2621B07A" w14:textId="77777777" w:rsidR="00427AFE" w:rsidRPr="00A44AD0" w:rsidRDefault="00427AFE" w:rsidP="00950257">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757C0126" w14:textId="77777777" w:rsidR="00427AFE" w:rsidRPr="00A44AD0" w:rsidRDefault="00427AFE" w:rsidP="00950257">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3144FDED" w14:textId="62BAEF6F" w:rsidR="00427AFE" w:rsidRPr="00A44AD0" w:rsidRDefault="00427AFE" w:rsidP="00950257">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C787D6" w14:textId="77777777" w:rsidR="00CC0076" w:rsidRDefault="00CC0076" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35164E92" w14:textId="7AE06ABB" w:rsidR="00CC0076" w:rsidRDefault="004B22B7" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purpose of the T C White </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60326">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>International Young Scholarship Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4C6204" w14:textId="161F572B" w:rsidR="004B22B7" w:rsidRPr="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The primary purpose is this grant is to support and enable</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an early career dentist to gain experience in teaching, research </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580" w:rsidRPr="00A74079">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinical practice relevant to their career aims. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>This may include activities such as visiting a centre of clinical excellence, attending a relevant conference</w:t>
+      </w:r>
+      <w:r w:rsidR="003B303E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D50CAD" w14:textId="77777777" w:rsidR="00CC0076" w:rsidRPr="00811DB4" w:rsidRDefault="00CC0076" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B6E03F" w14:textId="77777777" w:rsidR="00CC0076" w:rsidRPr="00811DB4" w:rsidRDefault="00CC0076" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AC5952" w14:textId="793A3DF8" w:rsidR="00CC0076" w:rsidRDefault="004B22B7" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This grant is for international dental members </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB432E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fellows (working outside the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and who are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74079">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an early stage of their career. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Applicants should be less than 10 years post qualification with their primary dental qualification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.  Only one application per person is allowed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4CF4B4" w14:textId="77777777" w:rsidR="004B22B7" w:rsidRPr="00811DB4" w:rsidRDefault="004B22B7" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EB7A0D" w14:textId="77777777" w:rsidR="00CC0076" w:rsidRPr="00811DB4" w:rsidRDefault="00CC0076" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Value: -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B627B4" w14:textId="2566762E" w:rsidR="00CC0076" w:rsidRPr="00811DB4" w:rsidRDefault="004B22B7" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>The value of the grant is up to £2,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1DFC36" w14:textId="77777777" w:rsidR="00CC0076" w:rsidRPr="00811DB4" w:rsidRDefault="00CC0076" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6003E2E7" w14:textId="1F8F859F" w:rsidR="00CC0076" w:rsidRDefault="00CC0076" w:rsidP="5491E3A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5491E3A6">
+        <w:t>Please return the completed application form with enclosures to:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1D2F" w:rsidRPr="5491E3A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="79A2E04C" w:rsidRPr="5491E3A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>membership</w:t>
+        </w:r>
+        <w:r w:rsidR="00EE1D2F" w:rsidRPr="5491E3A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>@rcpsg.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32AA156A" w14:textId="77777777" w:rsidR="00EE1D2F" w:rsidRDefault="00EE1D2F" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B19338" w14:textId="07698544" w:rsidR="0032321C" w:rsidRDefault="0032321C" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762A44D6" w14:textId="4C9F5163" w:rsidR="0032321C" w:rsidRDefault="0032321C" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17022C04" w14:textId="77777777" w:rsidR="0032321C" w:rsidRPr="00811DB4" w:rsidRDefault="0032321C" w:rsidP="00CC0076">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECE2EF6" w14:textId="122C8BE7" w:rsidR="007412DB" w:rsidRPr="00A44AD0" w:rsidRDefault="007412DB" w:rsidP="007412DB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EC603F" w14:textId="77777777" w:rsidR="00482F82" w:rsidRPr="00A44AD0" w:rsidRDefault="00482F82" w:rsidP="004670C2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3535124D" w14:textId="77777777" w:rsidR="004670C2" w:rsidRPr="00A44AD0" w:rsidRDefault="004670C2" w:rsidP="00482F82">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500BDD67" w14:textId="77777777" w:rsidR="00645B7C" w:rsidRPr="00A44AD0" w:rsidRDefault="00645B7C" w:rsidP="00482F82">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7239928E" w14:textId="77777777" w:rsidR="00645B7C" w:rsidRPr="00A44AD0" w:rsidRDefault="00645B7C" w:rsidP="00482F82">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B83F22" w14:textId="77777777" w:rsidR="00645B7C" w:rsidRPr="00A44AD0" w:rsidRDefault="00645B7C" w:rsidP="00482F82">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285AC469" w14:textId="77777777" w:rsidR="00645B7C" w:rsidRPr="00A44AD0" w:rsidRDefault="00645B7C" w:rsidP="00482F82">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4187933C" w14:textId="78857943" w:rsidR="00766690" w:rsidRDefault="00766690" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3389E83E" w14:textId="66D07BE1" w:rsidR="0032321C" w:rsidRDefault="0032321C" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672D5747" w14:textId="517A3840" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CCD9F2" w14:textId="45D20BEE" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26207C55" w14:textId="474E9EAC" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2A0580" w14:textId="1D21D140" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35653E3F" w14:textId="0811C0FF" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C259C67" w14:textId="39EDE3E0" w:rsidR="004B22B7" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764BD4A6" w14:textId="77777777" w:rsidR="004B22B7" w:rsidRPr="00A44AD0" w:rsidRDefault="004B22B7" w:rsidP="0032321C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09282C22" w14:textId="77777777" w:rsidR="00D46175" w:rsidRPr="00A44AD0" w:rsidRDefault="00D46175" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A415DDA" w14:textId="77777777" w:rsidR="009D1300" w:rsidRDefault="009D1300" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6531D04B" w14:textId="28BA40C6" w:rsidR="00645B7C" w:rsidRPr="00A44AD0" w:rsidRDefault="00645B7C" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5491E3A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SECTION 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00411EF8" w:rsidRPr="5491E3A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5491E3A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Please use typescript or CAPITAL LETTERS when filling out this form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2EE13C" w14:textId="79C40801" w:rsidR="7CCD9CCA" w:rsidRDefault="7CCD9CCA" w:rsidP="5491E3A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5491E3A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Please ensure that you do not exceed the word count limit or your application will not be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1798"/>
+        <w:gridCol w:w="3355"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="3251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w14:paraId="72B2B3F8" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10314" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="679146"/>
+          </w:tcPr>
+          <w:p w14:paraId="4310B313" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="5491E3A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5491E3A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PERSONAL DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w14:paraId="06E7A250" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAF29A7" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76DDCF8B" w14:textId="77777777" w:rsidR="00CB28BD" w:rsidRPr="00A44AD0" w:rsidRDefault="00CB28BD" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36700C92" w14:textId="19A36E67" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00CC0076" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Last N</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55531" w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="039F074C" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E55531" w:rsidRPr="00A44AD0" w14:paraId="195B86A4" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4A9746" w14:textId="149BB893" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC0076">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>irst N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ame(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B9A4BD1" w14:textId="77777777" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E55531" w:rsidRPr="00A44AD0" w14:paraId="09DAACE6" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+          </w:tcPr>
+          <w:p w14:paraId="674902D7" w14:textId="77777777" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="006F73E8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76FED3F5" w14:textId="77777777" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00E55531">
+            <w:pPr>
+              <w:spacing w:before="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="291666C0" w14:textId="77777777" w:rsidR="006F73E8" w:rsidRPr="00A44AD0" w:rsidRDefault="006F73E8" w:rsidP="00E55531">
+            <w:pPr>
+              <w:spacing w:before="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B709A42" w14:textId="77777777" w:rsidR="006F73E8" w:rsidRPr="00A44AD0" w:rsidRDefault="006F73E8" w:rsidP="00E55531">
+            <w:pPr>
+              <w:spacing w:before="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w14:paraId="1F6AE404" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25279BA5" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8AC33B" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1570BAC7" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Postcode/Zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20BA2003" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w14:paraId="4992FB79" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BA2785" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B10C1" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640E841E" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BEF6218" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w14:paraId="54D602B9" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C6391C" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D89AD15" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C1C42A" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDC/GMC Nos. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(If applicable):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="358F4850" w14:textId="77777777" w:rsidR="00BC2563" w:rsidRPr="00A44AD0" w:rsidRDefault="00BC2563" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E55531" w:rsidRPr="00A44AD0" w14:paraId="4218A874" w14:textId="77777777" w:rsidTr="5491E3A6">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31334EFF" w14:textId="77777777" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCPSG PID No. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(If applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="186A53AC" w14:textId="77777777" w:rsidR="00E55531" w:rsidRPr="00A44AD0" w:rsidRDefault="00E55531" w:rsidP="00BC2563">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4703421B" w14:textId="77777777" w:rsidR="006F73E8" w:rsidRPr="00A44AD0" w:rsidRDefault="006F73E8" w:rsidP="00D46175">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630BE916" w14:textId="77777777" w:rsidR="00D46175" w:rsidRPr="00A44AD0" w:rsidRDefault="00D46175" w:rsidP="00D46175">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>SECTION 2 | APPLICATION DETAILS – DENTAL/MEDICAL QUALIFICATIONS (IF APPLICABLE)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1801"/>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="1796"/>
+        <w:gridCol w:w="3112"/>
+        <w:gridCol w:w="425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w14:paraId="3FC6D26F" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="679146"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF9E4AE" w14:textId="77777777" w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w:rsidRDefault="00746FB4" w:rsidP="00B017EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2137"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>APPLICATION DETAILS</w:t>
+            </w:r>
+            <w:r w:rsidR="00B017EA" w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w14:paraId="7EA4DC55" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:val="2380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1801" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4983C364" w14:textId="77777777" w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w:rsidRDefault="00746FB4" w:rsidP="00746FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other relevant qualifications </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(please list):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EEBAFB7" w14:textId="77777777" w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w:rsidRDefault="00746FB4" w:rsidP="00746FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C0D7E6" w14:textId="77777777" w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w:rsidRDefault="00746FB4" w:rsidP="00746FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date awarded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2752EC" w14:textId="77777777" w:rsidR="00746FB4" w:rsidRPr="00A44AD0" w:rsidRDefault="00746FB4" w:rsidP="00746FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w14:paraId="0C85BCB6" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="32566E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A5965A" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00B017EA" w:rsidP="00B017EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01A54692" w14:textId="77777777" w:rsidR="00D46175" w:rsidRPr="00A44AD0" w:rsidRDefault="00D46175" w:rsidP="00D46175">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C910836" w14:textId="77777777" w:rsidR="00385066" w:rsidRPr="00A44AD0" w:rsidRDefault="00385066" w:rsidP="00385066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please send the following along with this application:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4C9CD" w14:textId="77777777" w:rsidR="00385066" w:rsidRPr="00A44AD0" w:rsidRDefault="00385066" w:rsidP="00385066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="40" w:tblpY="1"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="87A1C6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="87A1C6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="9585"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="3D0FB1C7" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EE75AC" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20D01AFC" wp14:editId="6AA7E6EC">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Picture 13"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 13"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E8B6AC" w14:textId="5C65910D" w:rsidR="008E13B6" w:rsidRPr="00811DB4" w:rsidRDefault="007E2DD5" w:rsidP="006C3E08">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Applicant’s</w:t>
+            </w:r>
+            <w:r w:rsidR="006C3E08" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> background/experience </w:t>
+            </w:r>
+            <w:r w:rsidR="004B22B7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>relating to project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2503CE" w14:textId="6BC4696C" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="0026187F" w:rsidP="006C3E08">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008E13B6" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o more than </w:t>
+            </w:r>
+            <w:r w:rsidR="00345D93" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>250 words</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="05617114" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1106"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E24051F" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4652E079" wp14:editId="747A5BA5">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="14" name="Picture 14"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 14"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E54A54" w14:textId="34B9701B" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="0026187F" w:rsidP="004B22B7">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title, background </w:t>
+            </w:r>
+            <w:r w:rsidR="003E1580">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and aim of your project</w:t>
+            </w:r>
+            <w:r w:rsidR="004B22B7" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3622" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o more than </w:t>
+            </w:r>
+            <w:r w:rsidR="00345D93" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004D60CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00345D93" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>00 words)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="66A46282" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="841"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063BC9B6" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151AB30B" wp14:editId="3C536844">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="Picture 15"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 15"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB5FC7F" w14:textId="3887C550" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="003E1580" w:rsidP="00443DFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="555"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A description of what you plan to do </w:t>
+            </w:r>
+            <w:r w:rsidR="00443DFD" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3622" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00443DFD" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o more than </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3659" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidR="00443DFD" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> words)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="31C0C276" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="839"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B641547" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66D3C62D" wp14:editId="6566A581">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="16" name="Picture 16"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 16"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59912EE4" w14:textId="4BA960B5" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="002454F3" w:rsidP="00443DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>A d</w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>escription of importance</w:t>
+            </w:r>
+            <w:r w:rsidR="003E1580">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relevance </w:t>
+            </w:r>
+            <w:r w:rsidR="00834E91" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="003E1580">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anticipated </w:t>
+            </w:r>
+            <w:r w:rsidR="00834E91" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">impact </w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of your project</w:t>
+            </w:r>
+            <w:r w:rsidR="00505E0F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3622" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o more than </w:t>
+            </w:r>
+            <w:r w:rsidR="008E13B6" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0 words)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="16B80E08" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF0F658" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DE83B0D" wp14:editId="412E3EDC">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="17" name="Picture 17"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 17"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCECDC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B1C9C4" w14:textId="2185CBDC" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="007B3622" w:rsidP="00443DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>A b</w:t>
+            </w:r>
+            <w:r w:rsidR="0026187F" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rief breakdown of anticipated costs</w:t>
+            </w:r>
+            <w:r w:rsidR="00047B21" w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (in £ sterling)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192760C4" w14:textId="099EC56F" w:rsidR="008E13B6" w:rsidRPr="00811DB4" w:rsidRDefault="008E13B6" w:rsidP="00443DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(No more than 250 words)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2C3D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Your application will be rejected if this is not included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026187F" w:rsidRPr="00A44AD0" w14:paraId="5E954302" w14:textId="77777777" w:rsidTr="0053595A">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFEFFAE" w14:textId="77777777" w:rsidR="0026187F" w:rsidRPr="00A44AD0" w:rsidRDefault="0026187F" w:rsidP="00385066">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="262E4F4C" wp14:editId="59A4D420">
+                  <wp:extent cx="231140" cy="231140"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Picture 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 16"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="231140" cy="231140"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9585" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA38796" w14:textId="7D7DF6BD" w:rsidR="0026187F" w:rsidRPr="00811DB4" w:rsidRDefault="003E1580" w:rsidP="00443DFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>A reference</w:t>
+            </w:r>
+            <w:r w:rsidR="004B22B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from your current supervisor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a </w:t>
+            </w:r>
+            <w:r w:rsidR="004B22B7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>senior colleague</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55F0CCF1" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00A44AD0" w:rsidRDefault="00164A09" w:rsidP="00636E30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F6E573" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00A44AD0" w:rsidRDefault="00164A09" w:rsidP="00636E30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3EBABC" w14:textId="77777777" w:rsidR="009D1300" w:rsidRDefault="009D1300">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CD214D" w14:textId="246F55E3" w:rsidR="00164A09" w:rsidRPr="00811DB4" w:rsidRDefault="00164A09" w:rsidP="00164A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Do you have funding for this project from any other source?   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20836D7A" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00A44AD0" w:rsidRDefault="00164A09" w:rsidP="00164A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0BA760" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00A44AD0" w:rsidRDefault="00164A09" w:rsidP="00164A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="236AAE56" wp14:editId="4EAEE37F">
+            <wp:extent cx="231140" cy="231140"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="231140" cy="231140"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Check4"/>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="265A5934" wp14:editId="731CE01A">
+            <wp:extent cx="231140" cy="231140"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="231140" cy="231140"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00A44AD0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732107B5" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00811DB4" w:rsidRDefault="00164A09" w:rsidP="00164A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55319214" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00811DB4" w:rsidRDefault="00164A09" w:rsidP="00164A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>If yes, please specify</w:t>
+      </w:r>
+      <w:r w:rsidR="008A621D" w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B3841" w14:textId="77777777" w:rsidR="00164A09" w:rsidRPr="00A44AD0" w:rsidRDefault="00164A09" w:rsidP="00636E30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5751AB51" w14:textId="2A25619D" w:rsidR="00AA2052" w:rsidRPr="00811DB4" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Process:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBFBC78" w14:textId="10828F53" w:rsidR="00504657" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Closing date for Applications to t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63B72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Dental Faculty: 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="004B22B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D06D988" w14:textId="02B1069B" w:rsidR="00875CF1" w:rsidRPr="00811DB4" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Applicants will be advised of th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63B72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e award decisions by </w:t>
+      </w:r>
+      <w:r w:rsidR="004B22B7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Board’s decision is final. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4454F480" w14:textId="77777777" w:rsidR="00875CF1" w:rsidRPr="00811DB4" w:rsidRDefault="00875CF1" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADDE017" w14:textId="4AD40F1F" w:rsidR="00AA2052" w:rsidRPr="00811DB4" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicants who have applied for support from other organisations will not be disqualified from consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB4AF42" w14:textId="77777777" w:rsidR="00AA2052" w:rsidRPr="00811DB4" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C9665C" w14:textId="5649945D" w:rsidR="00AA2052" w:rsidRPr="00811DB4" w:rsidRDefault="00AA2052" w:rsidP="00AA2052">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014189E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PLEASE NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If your application is successful, the College will award an upfront payment of up to half of the funding awarded.  The balance of funding will be awarded on receipt of an Interim Report, which should be submitted to the College at an agreed time. </w:t>
+      </w:r>
+      <w:r w:rsidR="0053595A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On completion of the project, a final report must be submitted within 10 weeks of the completed project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F59D9CD" w14:textId="1104F305" w:rsidR="00385066" w:rsidRPr="00811DB4" w:rsidRDefault="002B6113" w:rsidP="00636E30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to providing a report, you would be expected to present a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-minute </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3622" w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F573CD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3622" w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>media presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on how the award has benefited you</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D93" w:rsidRPr="00811DB4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, should you be successful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05054C31" w14:textId="77777777" w:rsidR="002B6113" w:rsidRPr="00A44AD0" w:rsidRDefault="002B6113" w:rsidP="00636E30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650556C2" w14:textId="77777777" w:rsidR="00AE1193" w:rsidRPr="00A44AD0" w:rsidRDefault="00AE1193" w:rsidP="00FB582E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1223"/>
+        <w:gridCol w:w="8983"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w14:paraId="23067DAE" w14:textId="77777777" w:rsidTr="006F73E8">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="679100"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DE4B96" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00385066" w:rsidP="00B017EA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2622"/>
+              </w:tabs>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DECLARATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w14:paraId="1BF93EBD" w14:textId="77777777" w:rsidTr="00B017EA">
+        <w:trPr>
+          <w:trHeight w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B103AED" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00B017EA" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B17136" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="002B6113" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CE38D6" wp14:editId="43673917">
+                  <wp:extent cx="228600" cy="228600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Picture 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A50F9A9" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00B017EA" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F86A873" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00811DB4" w:rsidRDefault="00385066" w:rsidP="00385066">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>I, the applicant named above, confirm that the details provided in this form are correct.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811DB4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="244061"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w14:paraId="796037FC" w14:textId="77777777" w:rsidTr="00385066">
+        <w:trPr>
+          <w:trHeight w:val="1027"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E88EFC" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00B017EA" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BC22779" w14:textId="77777777" w:rsidR="00385066" w:rsidRPr="00A44AD0" w:rsidRDefault="00385066" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72712332" w14:textId="77777777" w:rsidR="00B017EA" w:rsidRPr="00A44AD0" w:rsidRDefault="00B017EA" w:rsidP="002B6C40">
+            <w:pPr>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44AD0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Signature ……………………………………………………………………………………………………………    Date ……………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B50C471" w14:textId="77777777" w:rsidR="000279A2" w:rsidRDefault="000279A2" w:rsidP="00441125">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F84C82" w14:textId="3802804A" w:rsidR="00616593" w:rsidRDefault="00616593" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648D13AB" w14:textId="31B0B40E" w:rsidR="003A59BB" w:rsidRDefault="00C7276F" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Information concerning you as an individual will be held and processed by the College strictly in accordance with the provisions of the General Data Protection Regulation (GDPR)(Regulation (EU) 2016/679). Such data will be used by the College to administer its relationship with you as a Fellow or Member. We will not, without your consent, supply your name and address to any third party except where (1) such transfer is a necessary part of the activities that we undertake, including the provision of library services (if applicable) or (2) we are required to do so by operation of law. As an individual you have a right under the General Data Protection Regulation (GDPR) (Regulation (EU) 2016/679) to obtain information from us, including a description of the data that we hold on you. Should you have any enquiries about this right please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="007B3622" w:rsidRPr="003B76F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="13"/>
+            <w:szCs w:val="13"/>
+          </w:rPr>
+          <w:t>membership@rcpsg.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76A414EE" w14:textId="61DC0778" w:rsidR="007B3622" w:rsidRDefault="007B3622" w:rsidP="00C7276F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51178466" w14:textId="046EFF6A" w:rsidR="007B3622" w:rsidRDefault="007B3622" w:rsidP="00EA19C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...194 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="818181"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2538C28C" wp14:editId="0D8C3719">
+            <wp:extent cx="3038475" cy="723900"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
+            <wp:docPr id="2" name="Picture 2" descr="C:\Users\muirb\Desktop\20mm_colour_landscape_dental.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 114" descr="C:\Users\muirb\Desktop\20mm_colour_landscape_dental.jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3038475" cy="723900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31493C5B" w14:textId="3BD1D031" w:rsidR="00C32751" w:rsidRDefault="00C32751">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="818181"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06222CA5" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:r>
         <w:rPr>
-          <w:color w:val="818181"/>
-[...180 lines deleted...]
-    <w:p w14:paraId="34D63E8A" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00185569">
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="052A08B7" wp14:editId="389D09C2">
+            <wp:extent cx="3042458" cy="721129"/>
+            <wp:effectExtent l="19050" t="0" r="5542" b="0"/>
+            <wp:docPr id="7" name="Picture 2" descr="20mm_colour_landscape_dental.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="20mm_colour_landscape_dental.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3042458" cy="721129"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68176CA4" w14:textId="2298F691" w:rsidR="00C32751" w:rsidRDefault="00534C47" w:rsidP="00534C47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="679146"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Dental Awards Supervisor/Peer Reference Form</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34D63E8B" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00185569">
+        <w:t>Peer Reference/T C White International Early Career Dental Scholarship Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E1D443" w14:textId="77777777" w:rsidR="00534C47" w:rsidRPr="000F09AE" w:rsidRDefault="00534C47" w:rsidP="00534C47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AFB0F9" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="17365D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="17365D"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D63EC2" wp14:editId="34D63EC3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B8C2790" wp14:editId="4AD6B6E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-116840</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>60960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6170295" cy="70485"/>
                 <wp:effectExtent l="0" t="3810" r="4445" b="1905"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 3"/>
+                <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6170295" cy="70485"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="34D63ED1" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="002F497E" w:rsidRDefault="00185569" w:rsidP="00185569">
+                          <w:p w14:paraId="003E348C" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="002F497E" w:rsidRDefault="00C32751" w:rsidP="00C32751">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="808080"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="58703646" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-9.2pt;margin-top:4.8pt;width:485.85pt;height:5.55pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomubCgwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO2yAUfa/Uf0C8Z7zUWWzFGc3SVJWm&#10;izTTDyCAY1QMFEjsadV/7wUnmUwXqarqB8xyOXc557K8HDqJ9tw6oVWNs4sUI66oZkJta/zpYT1Z&#10;YOQ8UYxIrXiNH7nDl6uXL5a9qXiuWy0ZtwhAlKt6U+PWe1MliaMt74i70IYrOGy07YiHpd0mzJIe&#10;0DuZ5Gk6S3ptmbGacudg93Y8xKuI3zSc+g9N47hHssYQm4+jjeMmjMlqSaqtJaYV9BAG+YcoOiIU&#10;OD1B3RJP0M6KX6A6Qa12uvEXVHeJbhpBecwBssnSn7K5b4nhMRcojjOnMrn/B0vf7z9aJFiNC4wU&#10;6YCiBz54dK0H9CpUpzeuAqN7A2Z+gG1gOWbqzJ2mnx1S+qYlasuvrNV9ywmD6LJwMzm7OuK4ALLp&#10;32kGbsjO6wg0NLYLpYNiIEAHlh5PzIRQKGzOsnmal1OMKJzN02IxjR5IdbxsrPNvuO5QmNTYAvER&#10;nOzvnA/BkOpoEnw5LQVbCynjwm43N9KiPQGRrON3QH9mJlUwVjpcGxHHHYgRfISzEG0k/VuZ5UV6&#10;nZeT9WwxnxTrYjop5+likmbldTlLi7K4XX8PAWZF1QrGuLoTih8FmBV/R/ChFUbpRAmivsblNJ+O&#10;DP0xyTR+v0uyEx76UYquxouTEakCr68Vg7RJ5YmQ4zx5Hn6sMtTg+I9ViSoIxI8S8MNmiHKLEgkK&#10;2Wj2CLKwGmgD7uEtgUmr7VeMeujLGrsvO2I5RvKtAmmVWVGERo6LYjrPYWHPTzbnJ0RRgKqxx2ic&#10;3vix+XfGim0LnkYxK30FcmxElMpTVAcRQ+/FnA7vRGju83W0enrNVj8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQApv38w3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboMwEITvlfoO1kbqpUpM/iBQ&#10;lqit1KrXpHmABW8ABdsIO4G8fd1TexzNaOabfD/pTtx4cK01CMtFBIJNZVVraoTT98d8B8J5Moo6&#10;axjhzg72xeNDTpmyoznw7ehrEUqMywih8b7PpHRVw5rcwvZsgne2gyYf5FBLNdAYynUnV1EUS02t&#10;CQsN9fzecHU5XjXC+Wt83qZj+elPyWETv1GblPaO+DSbXl9AeJ78Xxh+8QM6FIGptFejnOgQ5svd&#10;JkQR0hhE8NPteg2iRFhFCcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKJrm&#10;woMCAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Kb9/MN4AAAAIAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="7B8C2790" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-9.2pt;margin-top:4.8pt;width:485.85pt;height:5.55pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH9o2F9gEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpGmNOEWXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lu2m23YrqIIgi9cj3SG1uh65lR4VOg8n5fJZypoyEUps65z++7z9c&#10;c+a8MKVowaicn5Tjt9v37za9zdQCGmhLhYxAjMt6m/PGe5sliZON6oSbgVWGnBVgJzyZWCclip7Q&#10;uzZZpOlV0gOWFkEq5+j2fnTybcSvKiX9Y1U55Vmbc6rNxx3jXoQ92W5EVqOwjZZTGeIVVXRCG0p6&#10;hroXXrAD6v+gOi0RHFR+JqFLoKq0VJEDsZmn/7B5aoRVkQuJ4+xZJvd2sPLr8cl+Q+aHjzBQAyMJ&#10;Zx9A/nTMwK4RplZ3iNA3SpSUeB4kS3rrsulpkNplLoAU/Rcoqcni4CECDRV2QRXiyQidGnA6i64G&#10;zyRdXs3X6eJmxZkk3zpdXq9iBpE9P7bo/CcFHQuHnCP1NIKL44PzoRiRPYeEXA5aXe5120YD62LX&#10;IjsK6v8+rgn9r7DWhGAD4dmIGG4iy0BspOiHYmC6nCQIpAsoT0QbYRwr+gZ0aAB/c9bTSOXc/ToI&#10;VJy1nw1JdzNfLsMMRmO5Wi/IwEtPcekRRhJUzj1n43Hnx7k9WNR1Q5nGZhm4I7krHaV4qWoqn8Ym&#10;KjSNeJjLSztGvXzE7R8AAAD//wMAUEsDBBQABgAIAAAAIQApv38w3gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NboMwEITvlfoO1kbqpUpM/iBQlqit1KrXpHmABW8ABdsIO4G8fd1TexzNaOab&#10;fD/pTtx4cK01CMtFBIJNZVVraoTT98d8B8J5Moo6axjhzg72xeNDTpmyoznw7ehrEUqMywih8b7P&#10;pHRVw5rcwvZsgne2gyYf5FBLNdAYynUnV1EUS02tCQsN9fzecHU5XjXC+Wt83qZj+elPyWETv1Gb&#10;lPaO+DSbXl9AeJ78Xxh+8QM6FIGptFejnOgQ5svdJkQR0hhE8NPteg2iRFhFCcgil/8PFD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh/aNhfYBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKb9/MN4AAAAIAQAADwAAAAAAAAAAAAAAAABQ&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00185569" w:rsidRPr="002F497E" w:rsidRDefault="00185569" w:rsidP="00185569">
+                    <w:p w14:paraId="003E348C" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="002F497E" w:rsidRDefault="00C32751" w:rsidP="00C32751">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="808080"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D63E8C" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00185569">
+    <w:p w14:paraId="20253679" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F09AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please use typescript or CAPITAL LETTERS when filling out this form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9503" w:type="dxa"/>
         <w:tblInd w:w="-39" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5294"/>
         <w:gridCol w:w="238"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="3103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E8E" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="097FD570" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D63E8D" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="4EA776A7" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SECTION 1    PERSONAL DETAILS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF REFEREE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E93" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="011EC4BB" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E8F" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="082BEB54" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title (please circle):     Mr / Mrs / Ms / Miss          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D63E90" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="17EFAD7D" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E91" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="60DF622F" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">PID: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E92" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="74C693BE" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E95" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="58F19E8A" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E94" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="146DF235" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Last Name</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Surname:</w:t>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E97" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="0C252FD1" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E96" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="485BFDD2" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>First Names</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Forename(s):</w:t>
+              </w:rPr>
+              <w:t>(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="003C31D3" w14:paraId="34D63E99" w14:textId="77777777" w:rsidTr="00367640">
-[...90 lines deleted...]
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E9B" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="12CDE14C" w14:textId="77777777" w:rsidTr="0020557E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D63E9A" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="09A82631" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SECTION 2    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>WHO IS THE REFERENCE FOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63E9F" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="06684726" w14:textId="77777777" w:rsidTr="0020557E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E9C" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="7F48DCA0" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title (please circle):     Mr / Mrs / Ms / Miss          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D63E9D" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="2944D2EC" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63E9E" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="505C77AF" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PID</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>(if known)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EA3" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="42575E72" w14:textId="77777777" w:rsidTr="0020557E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63EA0" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="697E36B9" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Last Name</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Surname:</w:t>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63EA1" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00F62E94" w:rsidP="00367640">
+          <w:p w14:paraId="2A0640B5" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00185569">
+              </w:rPr>
+              <w:t>Award Applied for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D63EA2" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="4CED3000" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="B8CCE4"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="003C31D3" w14:paraId="34D63EA5" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="003C31D3" w14:paraId="1DEE019E" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63EA4" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="003C31D3" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="2CCF0B37" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="003C31D3" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Forename(s):</w:t>
+              </w:rPr>
+              <w:t>(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34D63EA6" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00185569">
+    <w:p w14:paraId="4EC0CC8F" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D63EA7" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00185569">
+    <w:p w14:paraId="557472B3" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9532" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EA9" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="7A5558B7" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D63EA8" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="6F611451" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SECTION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>REFERENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EAB" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="2DC7771E" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63EAA" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="373956E6" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-1386" w:right="-387" w:firstLine="677"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EAF" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="7E816F99" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D63EAC" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="58319144" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3AD0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">How long have you known this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>individual and in what capacity?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D63EAD" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="009EAF9B" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="177"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34D63EAE" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="62C36EE0" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EB4" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="4F0E4E6F" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D63EB0" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="46A33F49" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D331EA">
+              </w:rPr>
+              <w:t>What is your opinion on the worthiness of this project and the perceived gains it will bring?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBFB359" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="785069BF" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-                <w:b/>
-[...6 lines deleted...]
-          <w:p w14:paraId="34D63EB1" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00367640">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FF5AD83" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-                <w:b/>
-[...21 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00185569" w:rsidRPr="000F09AE" w14:paraId="34D63EB9" w14:textId="77777777" w:rsidTr="00367640">
+      <w:tr w:rsidR="00C32751" w:rsidRPr="000F09AE" w14:paraId="32B66838" w14:textId="77777777" w:rsidTr="0020557E">
         <w:trPr>
           <w:trHeight w:val="1270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D63EB5" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="00173E35" w:rsidRDefault="00185569" w:rsidP="00367640">
+          <w:p w14:paraId="72E3DBFA" w14:textId="2C72D36A" w:rsidR="00C32751" w:rsidRPr="00173E35" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In your opinion would this individual be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">capable of </w:t>
             </w:r>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>complet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D331EA">
+              </w:rPr>
+              <w:t xml:space="preserve"> this project to a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00076CDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>project</w:t>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>very high</w:t>
             </w:r>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00076CDF">
+              </w:rPr>
+              <w:t xml:space="preserve"> standard?</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
-                <w:i/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00173E35">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (explain your response)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7AF5FD" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A3BC19A" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="0020557E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-                <w:b/>
-[...6 lines deleted...]
-          <w:p w14:paraId="34D63EB6" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00367640">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="717F10DA" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="0020557E">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...19 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34D63EBA" w14:textId="77777777" w:rsidR="00185569" w:rsidRPr="000F09AE" w:rsidRDefault="00185569" w:rsidP="00185569">
+    <w:p w14:paraId="1AC8EAE9" w14:textId="55E08667" w:rsidR="00C32751" w:rsidRPr="000F09AE" w:rsidRDefault="00C32751" w:rsidP="00C32751">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D331EA">
+        </w:rPr>
+        <w:t>Please describe any concerns you have or factors you are aware of that might limit the ability to successfully com</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C44">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>plete this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E8B9D3" w14:textId="77777777" w:rsidR="00C32751" w:rsidRPr="00276E4C" w:rsidRDefault="00C32751" w:rsidP="00C32751">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A336B80" wp14:editId="11AFCE17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>788035</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>108585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5514975" cy="846455"/>
+                <wp:effectExtent l="0" t="3810" r="2540" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5514975" cy="846455"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D1A594C" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="56E09D16" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2A336B80" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:62.05pt;margin-top:8.55pt;width:434.25pt;height:66.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABoQxF5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgO7F6MOEXXosOA&#10;bh3Q7QNkWYqF2aJGKbGzrx8lp2m2vQ17EURSPjznkF7fTEPP9gq9AVvzfLHkTFkJrbHbmn/7+vDu&#10;ijMfhG1FD1bV/KA8v9m8fbMeXaVW0EHfKmQEYn01upp3Ibgqy7zs1CD8ApyyVNSAgwgU4jZrUYyE&#10;PvTZarm8yEbA1iFI5T1l7+ci3yR8rZUMT1p7FVhfc+IW0onpbOKZbdai2qJwnZFHGuIfWAzCWGp6&#10;groXQbAdmr+gBiMRPOiwkDBkoLWRKmkgNfnyDzXPnXAqaSFzvDvZ5P8frPy8f3ZfkIXpPUw0wCTC&#10;u0eQ3z2zcNcJu1W3iDB2SrTUOI+WZaPz1fHTaLWvfARpxk/Q0pDFLkACmjQO0RXSyQidBnA4ma6m&#10;wCQlyzIvri9LziTVroqLoixTC1G9fO3Qhw8KBhYvNUcaakIX+0cfIhtRvTyJzSw8mL5Pg+3tbwl6&#10;GDOJfSQ8Uw9TMzHT1nwV+0YxDbQHkoMwrwutN106wJ+cjbQqNfc/dgIVZ/1HS5Zc50URdysFRXm5&#10;ogDPK815RVhJUDUPnM3XuzDv486h2XbUaR6ChVuyUZuk8JXVkT6tQxJ+XN24b+dxevX6g21+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAfPCdd90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j7D5EncWPJqm7Q0nSahriCGDBpt6zx2orGqZpsLf8ec4KT/eyn58/FZnKduOIQWk8algsFAqny&#10;tqVaw8f7890DiBANWdN5Qg3fGGBTzm4Kk1s/0hte97EWHEIhNxqaGPtcylA16ExY+B6Jd2c/OBNZ&#10;DrW0gxk53HUyUWotnWmJLzSmx12D1df+4jR8vpyPh1S91k9u1Y9+UpJcJrW+nU/bRxARp/hnhl98&#10;RoeSmU7+QjaIjnWSLtnKzT1XNmRZsgZx4sFKpSDLQv5/ofwBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAaEMReUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfPCdd90AAAAKAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5D1A594C" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="56E09D16" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="000F09AE">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032D8A94" w14:textId="77777777" w:rsidR="00C32751" w:rsidRDefault="00C32751" w:rsidP="00C32751">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2CC994" w14:textId="77777777" w:rsidR="00BC7A3C" w:rsidRDefault="00BC7A3C" w:rsidP="00C32751">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:color w:val="808080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C8F3D0" w14:textId="6B87F8F5" w:rsidR="00BC7A3C" w:rsidRDefault="00BC7A3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D63EBD" w14:textId="77777777" w:rsidR="00185569" w:rsidRDefault="00185569" w:rsidP="00185569">
-[...10 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00BC7A3C" w:rsidSect="008518D1">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1440" w:bottom="142" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="907" w:right="851" w:bottom="426" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="067DA5C6" w14:textId="77777777" w:rsidR="00140F00" w:rsidRDefault="00140F00" w:rsidP="004C3E2E">
+    <w:p w14:paraId="2641E09A" w14:textId="77777777" w:rsidR="006E50AA" w:rsidRDefault="006E50AA" w:rsidP="003A59BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3885C94D" w14:textId="77777777" w:rsidR="00140F00" w:rsidRDefault="00140F00" w:rsidP="004C3E2E">
+    <w:p w14:paraId="167F40B7" w14:textId="77777777" w:rsidR="006E50AA" w:rsidRDefault="006E50AA" w:rsidP="003A59BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25442A66" w14:textId="77777777" w:rsidR="00140F00" w:rsidRDefault="00140F00" w:rsidP="004C3E2E">
+    <w:p w14:paraId="61DB8FD3" w14:textId="77777777" w:rsidR="006E50AA" w:rsidRDefault="006E50AA" w:rsidP="003A59BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BBE4518" w14:textId="77777777" w:rsidR="00140F00" w:rsidRDefault="00140F00" w:rsidP="004C3E2E">
+    <w:p w14:paraId="32CE554B" w14:textId="77777777" w:rsidR="006E50AA" w:rsidRDefault="006E50AA" w:rsidP="003A59BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8C0E00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="842C022A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="828902976">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A9489D"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FD4C47"/>
+    <w:rsidRoot w:val="00950257"/>
+    <w:rsid w:val="00007652"/>
+    <w:rsid w:val="00013E72"/>
+    <w:rsid w:val="00015893"/>
+    <w:rsid w:val="00016012"/>
+    <w:rsid w:val="000161C3"/>
+    <w:rsid w:val="000279A2"/>
+    <w:rsid w:val="00047B21"/>
+    <w:rsid w:val="00076076"/>
+    <w:rsid w:val="000B1396"/>
+    <w:rsid w:val="000D4F6D"/>
+    <w:rsid w:val="000D6F2B"/>
+    <w:rsid w:val="000E419F"/>
+    <w:rsid w:val="000E7BEA"/>
+    <w:rsid w:val="000F2E60"/>
+    <w:rsid w:val="00103CFB"/>
+    <w:rsid w:val="00106F27"/>
+    <w:rsid w:val="00134A6D"/>
+    <w:rsid w:val="00141510"/>
+    <w:rsid w:val="0014189E"/>
+    <w:rsid w:val="00142900"/>
+    <w:rsid w:val="0015029A"/>
+    <w:rsid w:val="0016294A"/>
+    <w:rsid w:val="00164A09"/>
+    <w:rsid w:val="00175927"/>
+    <w:rsid w:val="0018019E"/>
+    <w:rsid w:val="001838F9"/>
+    <w:rsid w:val="001979C1"/>
+    <w:rsid w:val="001A1902"/>
+    <w:rsid w:val="001C1BDD"/>
+    <w:rsid w:val="001D25EA"/>
+    <w:rsid w:val="001D3AE5"/>
+    <w:rsid w:val="001D777B"/>
+    <w:rsid w:val="001F2E95"/>
+    <w:rsid w:val="001F4B67"/>
+    <w:rsid w:val="00210810"/>
+    <w:rsid w:val="00223333"/>
+    <w:rsid w:val="002454F3"/>
+    <w:rsid w:val="0025439E"/>
+    <w:rsid w:val="0026187F"/>
+    <w:rsid w:val="002816C0"/>
+    <w:rsid w:val="002A253D"/>
+    <w:rsid w:val="002A7A02"/>
+    <w:rsid w:val="002B6113"/>
+    <w:rsid w:val="002B6C40"/>
+    <w:rsid w:val="002F0B6C"/>
+    <w:rsid w:val="002F3ADB"/>
+    <w:rsid w:val="0031167C"/>
+    <w:rsid w:val="0031276F"/>
+    <w:rsid w:val="003147B3"/>
+    <w:rsid w:val="0032321C"/>
+    <w:rsid w:val="0032646C"/>
+    <w:rsid w:val="00345D93"/>
+    <w:rsid w:val="0034624F"/>
+    <w:rsid w:val="00371F13"/>
+    <w:rsid w:val="00385066"/>
+    <w:rsid w:val="0039212A"/>
+    <w:rsid w:val="003A00B7"/>
+    <w:rsid w:val="003A1779"/>
+    <w:rsid w:val="003A59BB"/>
+    <w:rsid w:val="003B16B9"/>
+    <w:rsid w:val="003B303E"/>
+    <w:rsid w:val="003B70A1"/>
+    <w:rsid w:val="003D3E17"/>
+    <w:rsid w:val="003E1580"/>
+    <w:rsid w:val="003E39F1"/>
+    <w:rsid w:val="003E61DE"/>
+    <w:rsid w:val="00411EF8"/>
+    <w:rsid w:val="00427AFE"/>
+    <w:rsid w:val="00441125"/>
+    <w:rsid w:val="00443DFD"/>
+    <w:rsid w:val="00462384"/>
+    <w:rsid w:val="004670C2"/>
+    <w:rsid w:val="00482F82"/>
+    <w:rsid w:val="00484988"/>
+    <w:rsid w:val="0049457A"/>
+    <w:rsid w:val="004B22B7"/>
+    <w:rsid w:val="004B35C8"/>
+    <w:rsid w:val="004C0916"/>
+    <w:rsid w:val="004D60CB"/>
+    <w:rsid w:val="004E4676"/>
+    <w:rsid w:val="004E4DE4"/>
+    <w:rsid w:val="0050285B"/>
+    <w:rsid w:val="00504657"/>
+    <w:rsid w:val="00505E0F"/>
+    <w:rsid w:val="00507643"/>
+    <w:rsid w:val="00524A51"/>
+    <w:rsid w:val="00534C47"/>
+    <w:rsid w:val="005356C9"/>
+    <w:rsid w:val="0053595A"/>
+    <w:rsid w:val="00562156"/>
+    <w:rsid w:val="00577A19"/>
+    <w:rsid w:val="00580132"/>
+    <w:rsid w:val="00590CF8"/>
+    <w:rsid w:val="005948E2"/>
+    <w:rsid w:val="005B458C"/>
+    <w:rsid w:val="005B5396"/>
+    <w:rsid w:val="005D5CDF"/>
+    <w:rsid w:val="005F41CB"/>
+    <w:rsid w:val="00602A62"/>
+    <w:rsid w:val="00616593"/>
+    <w:rsid w:val="00636E30"/>
+    <w:rsid w:val="00642C32"/>
+    <w:rsid w:val="00645B7C"/>
+    <w:rsid w:val="006546CC"/>
+    <w:rsid w:val="006560D2"/>
+    <w:rsid w:val="006652E6"/>
+    <w:rsid w:val="0067408A"/>
+    <w:rsid w:val="00695E37"/>
+    <w:rsid w:val="006B6E86"/>
+    <w:rsid w:val="006C3E08"/>
+    <w:rsid w:val="006E440A"/>
+    <w:rsid w:val="006E480D"/>
+    <w:rsid w:val="006E50AA"/>
+    <w:rsid w:val="006F5A3D"/>
+    <w:rsid w:val="006F73E8"/>
+    <w:rsid w:val="007029CC"/>
+    <w:rsid w:val="00710BC7"/>
+    <w:rsid w:val="00717B0A"/>
+    <w:rsid w:val="00720553"/>
+    <w:rsid w:val="00724B13"/>
+    <w:rsid w:val="007366D5"/>
+    <w:rsid w:val="007401AD"/>
+    <w:rsid w:val="007412DB"/>
+    <w:rsid w:val="00746FB4"/>
+    <w:rsid w:val="00756B08"/>
+    <w:rsid w:val="00756B6E"/>
+    <w:rsid w:val="00766690"/>
+    <w:rsid w:val="00767C89"/>
+    <w:rsid w:val="007778C6"/>
+    <w:rsid w:val="007825EF"/>
+    <w:rsid w:val="007B3622"/>
+    <w:rsid w:val="007C17A4"/>
+    <w:rsid w:val="007C3E62"/>
+    <w:rsid w:val="007C472A"/>
+    <w:rsid w:val="007D0006"/>
+    <w:rsid w:val="007D013E"/>
+    <w:rsid w:val="007D06F2"/>
+    <w:rsid w:val="007D0764"/>
+    <w:rsid w:val="007D63E3"/>
+    <w:rsid w:val="007E2DD5"/>
+    <w:rsid w:val="00803FFF"/>
+    <w:rsid w:val="00811DB4"/>
+    <w:rsid w:val="00823B09"/>
+    <w:rsid w:val="00834E91"/>
+    <w:rsid w:val="008518D1"/>
+    <w:rsid w:val="00875CF1"/>
+    <w:rsid w:val="008A621D"/>
+    <w:rsid w:val="008C7233"/>
+    <w:rsid w:val="008D409C"/>
+    <w:rsid w:val="008E13B6"/>
+    <w:rsid w:val="008E28F8"/>
+    <w:rsid w:val="00915D65"/>
+    <w:rsid w:val="00937062"/>
+    <w:rsid w:val="00947540"/>
+    <w:rsid w:val="00947CBA"/>
+    <w:rsid w:val="00950257"/>
+    <w:rsid w:val="00973BBB"/>
+    <w:rsid w:val="00983943"/>
+    <w:rsid w:val="00987E73"/>
+    <w:rsid w:val="00995459"/>
+    <w:rsid w:val="009A22EF"/>
+    <w:rsid w:val="009C4D12"/>
+    <w:rsid w:val="009D07E0"/>
+    <w:rsid w:val="009D1300"/>
+    <w:rsid w:val="009D4AD2"/>
+    <w:rsid w:val="009E7D3C"/>
+    <w:rsid w:val="00A44AD0"/>
+    <w:rsid w:val="00A528BD"/>
+    <w:rsid w:val="00A61259"/>
+    <w:rsid w:val="00A62C19"/>
+    <w:rsid w:val="00A74079"/>
+    <w:rsid w:val="00A77A59"/>
+    <w:rsid w:val="00AA2052"/>
+    <w:rsid w:val="00AB42D9"/>
+    <w:rsid w:val="00AB4DD6"/>
+    <w:rsid w:val="00AD2C3D"/>
+    <w:rsid w:val="00AE1193"/>
+    <w:rsid w:val="00AE22BE"/>
+    <w:rsid w:val="00AF52B4"/>
+    <w:rsid w:val="00B00274"/>
+    <w:rsid w:val="00B011C3"/>
+    <w:rsid w:val="00B017EA"/>
+    <w:rsid w:val="00B03DBC"/>
+    <w:rsid w:val="00B330D9"/>
+    <w:rsid w:val="00B34AB7"/>
+    <w:rsid w:val="00B4157C"/>
+    <w:rsid w:val="00B541CA"/>
+    <w:rsid w:val="00B54E3D"/>
+    <w:rsid w:val="00B57EAD"/>
+    <w:rsid w:val="00B61122"/>
+    <w:rsid w:val="00B863A3"/>
+    <w:rsid w:val="00BB1F72"/>
+    <w:rsid w:val="00BB290F"/>
+    <w:rsid w:val="00BC2563"/>
+    <w:rsid w:val="00BC7A3C"/>
+    <w:rsid w:val="00BD5753"/>
+    <w:rsid w:val="00BF7710"/>
+    <w:rsid w:val="00C12560"/>
+    <w:rsid w:val="00C270FC"/>
+    <w:rsid w:val="00C32751"/>
+    <w:rsid w:val="00C44726"/>
+    <w:rsid w:val="00C5178F"/>
+    <w:rsid w:val="00C51C44"/>
+    <w:rsid w:val="00C62EC7"/>
+    <w:rsid w:val="00C7276F"/>
+    <w:rsid w:val="00C7697F"/>
+    <w:rsid w:val="00CB28BD"/>
+    <w:rsid w:val="00CC0076"/>
+    <w:rsid w:val="00CC25BF"/>
+    <w:rsid w:val="00CC3659"/>
+    <w:rsid w:val="00CD059E"/>
+    <w:rsid w:val="00CD7D22"/>
+    <w:rsid w:val="00CE2F05"/>
+    <w:rsid w:val="00CF3114"/>
+    <w:rsid w:val="00D009FF"/>
+    <w:rsid w:val="00D32BF7"/>
+    <w:rsid w:val="00D44558"/>
+    <w:rsid w:val="00D46175"/>
+    <w:rsid w:val="00D73CDE"/>
+    <w:rsid w:val="00D836FB"/>
+    <w:rsid w:val="00DA184C"/>
+    <w:rsid w:val="00DA36D0"/>
+    <w:rsid w:val="00DA4262"/>
+    <w:rsid w:val="00DB432E"/>
+    <w:rsid w:val="00DB5618"/>
+    <w:rsid w:val="00DC07F8"/>
+    <w:rsid w:val="00DF0650"/>
+    <w:rsid w:val="00E16D23"/>
+    <w:rsid w:val="00E375CD"/>
+    <w:rsid w:val="00E4385F"/>
+    <w:rsid w:val="00E458A5"/>
+    <w:rsid w:val="00E55531"/>
+    <w:rsid w:val="00E56D13"/>
+    <w:rsid w:val="00E63B72"/>
+    <w:rsid w:val="00E87C82"/>
+    <w:rsid w:val="00EA19C5"/>
+    <w:rsid w:val="00EB15BC"/>
+    <w:rsid w:val="00EB7442"/>
+    <w:rsid w:val="00EE1D2F"/>
+    <w:rsid w:val="00F07879"/>
+    <w:rsid w:val="00F15AF1"/>
+    <w:rsid w:val="00F17774"/>
+    <w:rsid w:val="00F43DA9"/>
+    <w:rsid w:val="00F573CD"/>
+    <w:rsid w:val="00F60326"/>
+    <w:rsid w:val="00F81628"/>
+    <w:rsid w:val="00FB36C0"/>
+    <w:rsid w:val="00FB582E"/>
+    <w:rsid w:val="00FD266C"/>
+    <w:rsid w:val="00FF5586"/>
+    <w:rsid w:val="5491E3A6"/>
+    <w:rsid w:val="79A2E04C"/>
+    <w:rsid w:val="7CCD9CCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="34D63DD8"/>
-  <w15:docId w15:val="{A6B27256-0BC1-4D2B-822E-F9945E865D70}"/>
+  <w14:docId w14:val="30CE0218"/>
+  <w15:docId w15:val="{BA113DC8-18AD-4D30-88A2-215EBD066D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6136,51 +5829,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6450,342 +6143,356 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00875322"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9489D"/>
+    <w:rsid w:val="00950257"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A9489D"/>
+    <w:rsid w:val="00950257"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C04A27"/>
+    <w:rsid w:val="00950257"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="004670C2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E7D3C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D63E3"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C3E2E"/>
+    <w:rsid w:val="003A59BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C3E2E"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003A59BB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C3E2E"/>
+    <w:rsid w:val="003A59BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C3E2E"/>
+    <w:rsid w:val="003A59BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00645B7C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:color w:val="9C3302"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F33F44"/>
+    <w:rsid w:val="006C3E08"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F33F44"/>
+    <w:rsid w:val="006C3E08"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F33F44"/>
+    <w:rsid w:val="006C3E08"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F33F44"/>
+    <w:rsid w:val="006C3E08"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F33F44"/>
+    <w:rsid w:val="006C3E08"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3622"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD266C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E0AE2"/>
+    <w:rsid w:val="00EE1D2F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1431119502">
+    <w:div w:id="1863126214">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@rcpsg.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@rcpsg.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcpsg.ac.uk/dentistry/join" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dental@rcpsg.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@rcpsg.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7043,239 +6750,183 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...7 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100588ADD44D7FB3D49A95978F05ACE7D04" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d01dad6a03365c8cb45614181dfabd0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="055c41a1-9353-4e19-988f-f5b6b3c78daa" xmlns:ns3="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0c5efcba9614ed9f06a14c4c25e9db01" ns2:_="" ns3:_="">
+    <xsd:import namespace="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
+    <xsd:import namespace="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01924fbb-8c54-4cb2-bb1a-5dd340640d88" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="055c41a1-9353-4e19-988f-f5b6b3c78daa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0a19cc31-474a-44c6-a246-2e7f47993618" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{268c145b-2a49-43f4-8dac-ca119ef47fc0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...91 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7334,196 +6985,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="01924fbb-8c54-4cb2-bb1a-5dd340640d88" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3bfba40-037d-475c-a97a-f58529d0c2b9">
+    <TaxCatchAll xmlns="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="055c41a1-9353-4e19-988f-f5b6b3c78daa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
-[...4 lines deleted...]
-    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7640EA80-FB54-4D33-9C00-5B8C308A1806}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
+    <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197F870C-01B0-4FDE-9E14-1DBF4554ACEE}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12A92AD2-6596-4BA7-A332-E7B6892D53B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7F9FBE8-DAC6-40C0-8E2E-060EEFB69C51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D6F91F-0B3E-4CCF-8430-0FD47AE6BE26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{504FC5CA-9C8A-4162-8E8B-0F90F58AC79D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A564D2-0CBD-449E-B99D-0BCE65D7120A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
     <ds:schemaRef ds:uri="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>670</Words>
-  <Characters>3819</Characters>
+  <Words>748</Words>
+  <Characters>4268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4481</CharactersWithSpaces>
+  <CharactersWithSpaces>5006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>emulchay</dc:creator>
+  <dc:title/>
+  <dc:creator>emulcahy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100542AFCA2D00F7E42BCDD4C68D05FD0A8</vt:lpwstr>
+    <vt:lpwstr>0x010100588ADD44D7FB3D49A95978F05ACE7D04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>