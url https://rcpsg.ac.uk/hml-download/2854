--- v0 (2025-10-13)
+++ v1 (2026-04-07)
@@ -1,5071 +1,4937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="00875322" w:rsidP="00A80370" w:rsidRDefault="0056500C" w14:paraId="6C0E4D72" w14:textId="3490BE7A">
+    <w:p w14:paraId="17CF6A5B" w14:textId="20746A9D" w:rsidR="00875322" w:rsidRPr="00277DD5" w:rsidRDefault="00964013" w:rsidP="00277DD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79EBAB7D" wp14:editId="611EC75B">
-            <wp:extent cx="3042285" cy="723265"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="648BD47A" wp14:editId="6363360B">
+            <wp:extent cx="2585085" cy="615315"/>
             <wp:effectExtent l="19050" t="0" r="5715" b="0"/>
-            <wp:docPr id="5" name="Picture 5" descr="L:\LOGO (Brandmark)\Brandmark_evolution\Brandmark_evolution_jpegs\Colour_logo_ landscape_Dental\20mm_colour_landscape_dental.jpg"/>
+            <wp:docPr id="4" name="Picture 4" descr="L:\LOGO (Brandmark)\Brandmark_evolution\Brandmark_evolution_jpegs\Colour_logo_ landscape_Dental\17mm_colour_landscape_dental.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="L:\LOGO (Brandmark)\Brandmark_evolution\Brandmark_evolution_jpegs\Colour_logo_ landscape_Dental\20mm_colour_landscape_dental.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 4" descr="L:\LOGO (Brandmark)\Brandmark_evolution\Brandmark_evolution_jpegs\Colour_logo_ landscape_Dental\17mm_colour_landscape_dental.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3042285" cy="723265"/>
+                      <a:ext cx="2585085" cy="615315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A80370">
+      <w:r w:rsidR="00277DD5">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9489D" w:rsidP="00E53B76" w:rsidRDefault="00CA229A" w14:paraId="7BBDF79C" w14:textId="7796075C">
+    <w:p w14:paraId="0B2FEE91" w14:textId="5FE16D78" w:rsidR="00904812" w:rsidRDefault="00CA229A" w:rsidP="00C97F77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="005F6F40">
+      <w:r w:rsidR="00AC5FDE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">C White </w:t>
       </w:r>
-      <w:r w:rsidR="00F02144">
+      <w:r w:rsidR="006A4569">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Travel Grant Application</w:t>
+        <w:t>Researcher Grant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E5B5E" w:rsidP="00E53B76" w:rsidRDefault="003E5B5E" w14:paraId="41D11CC6" w14:textId="77777777">
+    <w:p w14:paraId="48DFEB6B" w14:textId="354E8C88" w:rsidR="00BE28FC" w:rsidRPr="006A5AD2" w:rsidRDefault="00BE28FC" w:rsidP="00BE28FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-          <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7AF3237F" w:rsidR="003E5B5E">
+      <w:r w:rsidRPr="006A5AD2">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Your membership must be in good standing to apply. Click </w:t>
       </w:r>
-      <w:hyperlink r:id="R820bed5a610e428f">
-        <w:r w:rsidRPr="7AF3237F" w:rsidR="003E5B5E">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006A5AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7AF3237F" w:rsidR="003E5B5E">
+      <w:r w:rsidRPr="006A5AD2">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AF3237F" w:rsidR="003E5B5E">
+      <w:r w:rsidRPr="006A5AD2">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to join and email </w:t>
       </w:r>
-      <w:hyperlink r:id="R646af73cfc9d4387">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="7AF3237F" w:rsidR="4093A923">
+      <w:r w:rsidR="00E84F22">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>membership</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AF3237F" w:rsidR="003E5B5E">
+      <w:r w:rsidRPr="006A5AD2">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">with any queries. </w:t>
+        <w:t>@rcpsg.ac.uk with any queries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B5118A" w:rsidR="00A9489D" w:rsidP="005C24B6" w:rsidRDefault="00A9489D" w14:paraId="3C07A64F" w14:textId="77777777">
+    <w:p w14:paraId="1DD699E4" w14:textId="77777777" w:rsidR="001D1C05" w:rsidRPr="006A5AD2" w:rsidRDefault="001D1C05" w:rsidP="001D1C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="17365D"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A9489D" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="0C83F34D" w14:textId="77777777">
+    <w:p w14:paraId="4CDA8C08" w14:textId="77777777" w:rsidR="00207611" w:rsidRDefault="00A9489D" w:rsidP="003843E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5AD2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Please use typescript or CAPITAL LETTERS when filling out this form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E52BD25" w14:textId="77777777" w:rsidR="00E84F22" w:rsidRPr="00E84F22" w:rsidRDefault="00E84F22" w:rsidP="003843E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CDE242" w14:textId="77777777" w:rsidR="00E84F22" w:rsidRPr="00E84F22" w:rsidRDefault="00E84F22" w:rsidP="00E84F22">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="742201B4" w:rsidR="00A9489D">
+      <w:r w:rsidRPr="00E84F22">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please use </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> when filling out this form</w:t>
+        <w:t>Please ensure that you do not exceed the word count limit, or your application will not be considered</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="742201B4" w:rsidP="742201B4" w:rsidRDefault="742201B4" w14:paraId="5F567E48" w14:textId="7253D791">
+    <w:p w14:paraId="7BFD05A1" w14:textId="77777777" w:rsidR="00E84F22" w:rsidRPr="006A5AD2" w:rsidRDefault="00E84F22" w:rsidP="003843E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
-[...64 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="98"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="3314"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="003843E5" w14:paraId="1A173DA1" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="006A5AD2" w14:paraId="28702B09" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="3D199934" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:p w14:paraId="773ADE54" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="006A5AD2" w:rsidRDefault="00A9489D" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="17365D"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5AD2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="17365D"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SECTION 1    PERSONAL DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="025CBECD" w14:textId="77777777">
+      <w:tr w:rsidR="00904812" w:rsidRPr="00BE0D6A" w14:paraId="666F6DC7" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:tcW w:w="5376" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722FCF1C" w14:textId="77777777" w:rsidR="00904812" w:rsidRPr="00BE0D6A" w:rsidRDefault="00904812" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Title (please circle):     Mr / Mrs / Ms / Miss          Other _______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F295305" w14:textId="77777777" w:rsidR="00904812" w:rsidRPr="00BE0D6A" w:rsidRDefault="00904812" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="08A405E2" w14:textId="77777777">
-[...39 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F62A561" w14:textId="77777777" w:rsidR="00904812" w:rsidRPr="00BE0D6A" w:rsidRDefault="00904812" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003843E5" w:rsidRPr="00BE0D6A" w14:paraId="53943513" w14:textId="77777777" w:rsidTr="00904812">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="17827204" w14:textId="77777777">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5BD34894" w14:textId="6A136595" w:rsidR="006A5AD2" w:rsidRPr="00BE0D6A" w:rsidRDefault="00CA229A" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Forename(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5AD2" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="00215244" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="5A0C8E97" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="3B106C8E" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:t>Surname:</w:t>
+          <w:p w14:paraId="77C4F589" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="003843E5" w:rsidTr="006C0693" w14:paraId="3BCA370C" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="2839B2EC" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="003843E5" w:rsidP="003843E5" w:rsidRDefault="00CA229A" w14:paraId="195DBA8B" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2EC72095" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="5F56732D" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="0502E840" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5462" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4891C374" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Country:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="57AE9351" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:t>Address:</w:t>
+          <w:p w14:paraId="1B040A11" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Postcode/zip:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="5427CA81" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="2266ADB5" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5462" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9489F5" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00CA229A" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9489D" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>elephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="128D5CA4" w14:textId="77777777">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6C7D6A5F" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Mobile phone:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="43AEBA57" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="1F57CF26" w14:textId="77777777" w:rsidTr="00EF23EB">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5462" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="1590A948" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:t>Country:</w:t>
+          <w:p w14:paraId="5822C182" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="69BAF0A4" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="48668060" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00EF23EB" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>GDC No. (If applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9489D" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008529D6" w:rsidR="00A9489D" w:rsidTr="006C0693" w14:paraId="4FD3D4F5" w14:textId="77777777">
+      <w:tr w:rsidR="00EF23EB" w:rsidRPr="00BE0D6A" w14:paraId="487CF50E" w14:textId="77777777" w:rsidTr="00904812">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5462" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00CA229A" w14:paraId="212F71A0" w14:textId="77777777">
-[...28 lines deleted...]
-              <w:t>elephone:</w:t>
+          <w:p w14:paraId="06B2AA58" w14:textId="77777777" w:rsidR="00EF23EB" w:rsidRPr="00BE0D6A" w:rsidRDefault="0081265F" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>RCPSG PID No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003843E5" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="3426CEAF" w14:textId="77777777">
-[...184 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="0F3D94AA" w14:textId="77777777" w:rsidR="00EF23EB" w:rsidRPr="00BE0D6A" w:rsidRDefault="00EF23EB" w:rsidP="006A5AD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006C0693" w:rsidR="00A9489D" w:rsidP="003843E5" w:rsidRDefault="00A9489D" w14:paraId="6EA2A117" w14:textId="77777777">
+    <w:p w14:paraId="7CD1F5DF" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="003843E5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9826" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="9673" w:type="dxa"/>
+        <w:tblInd w:w="-39" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5699"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="5513"/>
+        <w:gridCol w:w="4116"/>
+        <w:gridCol w:w="33"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="005C24B6" w:rsidR="001021EA" w:rsidTr="00954F3B" w14:paraId="12F15D28" w14:textId="77777777">
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="29BCCC1D" w14:textId="77777777" w:rsidTr="009A4586">
         <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9668" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD25969" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 2    </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB133C" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>APPLICATION</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="17365D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w14:paraId="5A274901" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:trPr>
+          <w:trHeight w:val="721"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AEF4C80" w14:textId="77777777" w:rsidR="00A9489D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00F137BE" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA229A" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>elevant</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9489D" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qualifications (please list):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5956ADC7" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D559EFB" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08C0EE69" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C86E2EC" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBC5B18" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DFF55CE" w14:textId="77777777" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00207611" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178B6826" w14:textId="77777777" w:rsidR="00AB133C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A9489D" w:rsidP="003843E5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date awarded:     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205804" w:rsidRPr="001D1C05" w14:paraId="64DA6E52" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:trPr>
+          <w:trHeight w:val="1098"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9668" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="392D37C6" w14:textId="19B5B48A" w:rsidR="00205804" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Description of your proposed project (extended abstract, 500 words maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B1F427" w14:textId="7885F922" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B37C9F" w14:textId="6EC0AF8F" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="711BEBF2" w14:textId="57378B70" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08ED3084" w14:textId="0E6AEFDA" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37804501" w14:textId="4EE403CA" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7240B7" w14:textId="66296845" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D921D52" w14:textId="497BAF1A" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F949E5" w14:textId="7E949AAC" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25FEB970" w14:textId="381CC864" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="434081D7" w14:textId="1CC1E2F5" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="552CA047" w14:textId="2C0DA461" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2267D5E3" w14:textId="0485253C" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F21204" w14:textId="1BA9E52B" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FC96190" w14:textId="4BB0B1F8" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54A85D12" w14:textId="5A075D8B" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="679C8DD0" w14:textId="7BF9491D" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2576D499" w14:textId="5AC6BD2F" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1554987B" w14:textId="696A6971" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="325C0E2F" w14:textId="1098FDC4" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584BEFC4" w14:textId="743A0871" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7162D9DF" w14:textId="784D45E8" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="477FC5E6" w14:textId="0BD7E2B2" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74208DD8" w14:textId="1FEE86BD" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB3D076" w14:textId="39510381" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74002E06" w14:textId="45F284EE" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03E275E8" w14:textId="21D1F7C9" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F1B9DD5" w14:textId="3182B69E" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EA494C0" w14:textId="0AEB834A" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="081852FA" w14:textId="2833F0ED" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BAE7F19" w14:textId="204EDB78" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C4647F7" w14:textId="7F437923" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A8B2C93" w14:textId="2839DCCB" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ED825F8" w14:textId="77777777" w:rsidR="00D3293C" w:rsidRPr="00BE0D6A" w:rsidRDefault="00D3293C" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F02AB4" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DA2E726" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54696470" w14:textId="74633791" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal </w:t>
+            </w:r>
+            <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>reflections</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on why you are doing this research (200 words maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECD6C04" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADBD8DD" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F1B821C" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D5B2E56" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E0D5BA2" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="018106C9" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A48E9F2" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A43AE38" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D8A79A4" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0881565A" w14:textId="3D3F1C4B" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B3559" w:rsidRPr="001D1C05" w14:paraId="5D156ECF" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:trPr>
+          <w:trHeight w:val="1098"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9668" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78EE1B50" w14:textId="3A8A3049" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Reflections on the proposed benefits </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED61BB" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidR="00251AE6" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>undertaking</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED61BB" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8308B" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED61BB" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o your workplace/country (150 words maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619AB350" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AFC397C" w14:textId="77777777" w:rsidR="00453F54" w:rsidRPr="00BE0D6A" w:rsidRDefault="00453F54" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06DDE998" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A57246B" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1CD930" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09C4E8BF" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6221A6D9" w14:textId="77777777" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C59D38C" w14:textId="23A12AA7" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="005B3559" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B3559" w:rsidRPr="001D1C05" w14:paraId="69B94329" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:trPr>
+          <w:trHeight w:val="1098"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9668" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0242F2" w14:textId="47B04153" w:rsidR="005B3559" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What tran</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4586" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sferable knowledge/lesson learned</w:t>
+            </w:r>
+            <w:r w:rsidR="00251AE6" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, would you anticipate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> able to share with the Faculty of Dental Su</w:t>
+            </w:r>
+            <w:r w:rsidR="003F165D" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rgery, after the completion of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>your research?  (150 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D57B535" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00190D4F" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C5F6B8" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6396C36A" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29D399CB" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35BFC3E2" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11AB0A5D" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="00BE28FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4569" w:rsidRPr="001D1C05" w14:paraId="4C60AF4E" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="11" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9826" w:type="dxa"/>
+            <w:tcW w:w="9662" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001021EA" w:rsidP="00FC452E" w:rsidRDefault="001021EA" w14:paraId="2693E628" w14:textId="508F8C17">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1C031AF6" w14:textId="0849345B" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00904812" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do you have Ethical Approval?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D44BA" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008D44BA" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="008D44BA" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Yes    </w:t>
+            </w:r>
+            <w:r w:rsidR="008D44BA" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="008D44BA" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6A4938" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3787D218" w14:textId="7093BA28" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>, please supply proof of ethical approval</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2E1DD1" w14:textId="77777777" w:rsidR="00B76BF2" w:rsidRPr="00BE0D6A" w:rsidRDefault="00B76BF2" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3ABB96" w14:textId="7A5AC347" w:rsidR="00904812" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, please supply a statement as to why ethical approval is not required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07028617" w14:textId="77777777" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="008D44BA" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06DEC73F" w14:textId="216C0752" w:rsidR="008D44BA" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Please provide a timeline of your proposed research</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48618890" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C0E9DB" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D865D3" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC745BC" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ACB47B1" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038A17AA" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63BA775F" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03827492" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EBEBE96" w14:textId="23DFB85D" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Breakdown of anticipated costs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B096E9" w14:textId="099A3B4B" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CE16D21" w14:textId="56A0CEF3" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72302521" w14:textId="3C0D4F8F" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65B2026E" w14:textId="79141BDC" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="137DC853" w14:textId="77777777" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B754A1" w14:textId="39369674" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E36C48B" w14:textId="161EF1A0" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C28349B" w14:textId="77777777" w:rsidR="00BE0D6A" w:rsidRPr="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00BE0D6A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3B291C" w14:textId="77777777" w:rsidR="00A56913" w:rsidRPr="00BE0D6A" w:rsidRDefault="00A56913" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AA4D2D1" w14:textId="77777777" w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="006A4569">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you have funding for this project from any other source?          </w:t>
+            </w:r>
+            <w:r w:rsidR="00904812" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A1B29" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Yes          </w:t>
+            </w:r>
+            <w:r w:rsidR="006A1B29" w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403865E1" w14:textId="77777777" w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE0D6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please specify  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA94D4B" w14:textId="77777777" w:rsidR="00E911C1" w:rsidRPr="00BE0D6A" w:rsidRDefault="00E911C1" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="500706F1" w14:textId="77777777" w:rsidR="00E911C1" w:rsidRPr="00BE0D6A" w:rsidRDefault="00E911C1" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48CF6BB9" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00190D4F" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58647E42" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00190D4F" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="224C92F4" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00190D4F" w:rsidP="00207611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A23D71" w14:textId="77777777" w:rsidR="00E911C1" w:rsidRPr="00BE0D6A" w:rsidRDefault="00E911C1" w:rsidP="006A4569">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A13185D" w14:textId="4B02405D" w:rsidR="00D667FC" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="006A4569">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE0D6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Applicants who have applied for support from other organisations will not be disqualified from consideration for the</w:t>
+            </w:r>
+            <w:r w:rsidR="00904812" w:rsidRPr="00BE0D6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> T </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE0D6A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...267 lines deleted...]
-          </w:tcPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C White Researcher Grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D295D0" w14:textId="77777777" w:rsidR="003F165D" w:rsidRPr="00BE0D6A" w:rsidRDefault="003F165D" w:rsidP="006A4569">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="9581" w:type="dxa"/>
+              <w:tblW w:w="9498" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9581"/>
+              <w:gridCol w:w="9498"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="005C24B6" w:rsidR="00954F3B" w:rsidTr="00954F3B" w14:paraId="68CD43DA" w14:textId="77777777">
+            <w:tr w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w14:paraId="553286D5" w14:textId="77777777" w:rsidTr="00904812">
               <w:trPr>
-                <w:trHeight w:val="924"/>
+                <w:trHeight w:val="1327"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9581" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcW w:w="9498" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+                  </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00954F3B" w:rsidP="00954F3B" w:rsidRDefault="00954F3B" w14:paraId="00066489" w14:textId="3A5945A2">
-[...18 lines deleted...]
-                <w:p w:rsidR="00954F3B" w:rsidP="00954F3B" w:rsidRDefault="00954F3B" w14:paraId="104B84C2" w14:textId="77777777">
+                <w:p w14:paraId="27EE1ECA" w14:textId="7A71D7CB" w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="006A4569">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="18"/>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Please send the following along with this application:</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="751FE78C" w14:textId="77777777" w:rsidR="005A4109" w:rsidRPr="00BE0D6A" w:rsidRDefault="005A4109" w:rsidP="006A4569">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00954F3B" w:rsidP="00954F3B" w:rsidRDefault="00954F3B" w14:paraId="3C30C7AB" w14:textId="77777777">
+                <w:p w14:paraId="6402E097" w14:textId="16FDB708" w:rsidR="00867182" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A1B29" w:rsidP="00207611">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="18"/>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006A4569" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D37B4C" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Completed</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidR="00D37B4C" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DA0310" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Dental Award Peer Reference </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B42F02" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>– (see Appendix A at the end of this form)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5D6EEF13" w14:textId="33E2D98A" w:rsidR="00867182" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A1B29" w:rsidP="00867182">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867182" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867182" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Letter of support from supervisor</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003057CE" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, applicable to your project </w:t>
+                  </w:r>
+                  <w:r w:rsidR="009B7FC6" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(dated within the last 12 months)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="03D68D2A" w14:textId="54215FB7" w:rsidR="00373F5B" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A1B29" w:rsidP="00904812">
+                  <w:pPr>
+                    <w:spacing w:after="80"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E911C1" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E911C1" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Ethical approval </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E911C1" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>if applicable</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="50CF5641" w14:textId="0ABBC823" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A1B29" w:rsidP="00BE28FC">
+                  <w:pPr>
+                    <w:spacing w:after="80"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002F598C" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="003F165D" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Tick to confirm you have look</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00995BE0" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>ed</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003F165D" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> and meet the eligibility </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>criteria</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="02360226" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00190D4F" w:rsidP="00190D4F">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00954F3B" w:rsidP="00954F3B" w:rsidRDefault="00954F3B" w14:paraId="3668AD4D" w14:textId="77777777">
+                <w:p w14:paraId="79D1D71A" w14:textId="3047170A" w:rsidR="00190D4F" w:rsidRPr="00BE0D6A" w:rsidRDefault="00995BE0" w:rsidP="00190D4F">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                      <w:szCs w:val="18"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Closing date for a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ppl</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009C30E8">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ications</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>: 30 April. Applicants will be advised of the outcome by 31</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>st</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00190D4F" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> July.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="093A3A59" w14:textId="4E303400" w:rsidR="00207611" w:rsidRPr="00BE0D6A" w:rsidRDefault="00E911C1" w:rsidP="00904812">
+                  <w:pPr>
+                    <w:spacing w:after="80"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">PLEASE. NOTE: If your application is successful, the College will award an upfront payment of half of the funding awarded.  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C231A4" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">The balance </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B82B6C" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>will be awarded on receipt of an Interim Report, which should be submitted to the College at a time to be agreed.  On completion of the project, a Final R</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003F165D" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">eport must be submitted within 6 weeks of the completed project.  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BE28FC" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> If your application is successful, the award must be taken up within </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00453F54" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2 years</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BE28FC" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">. In addition to providing a </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D37B4C" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">final </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BE28FC" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>report, we ask winners to present a 5-minute</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0091026E" w:rsidRPr="00BE0D6A">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> multi-media presentation on the benefits of the award.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="19DD2DCB" w14:textId="42FE0A6D" w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="003F165D">
+                  <w:pPr>
+                    <w:spacing w:after="80"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="004476CC" w:rsidP="00FC452E" w:rsidRDefault="004476CC" w14:paraId="557F748B" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="0E6B7B2A" w14:textId="77777777" w:rsidR="006A4569" w:rsidRPr="00BE0D6A" w:rsidRDefault="006A4569" w:rsidP="006A4569">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005C24B6" w:rsidR="00EB30F8" w:rsidTr="00954F3B" w14:paraId="4300D8DE" w14:textId="77777777">
+      <w:tr w:rsidR="00C04A27" w:rsidRPr="001D1C05" w14:paraId="21DA73EF" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="19" w:type="dxa"/>
-[...1985 lines deleted...]
-        <w:trPr>
+          <w:wAfter w:w="33" w:type="dxa"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003A3696" w:rsidR="001D2B9D" w:rsidP="00FC452E" w:rsidRDefault="00954F3B" w14:paraId="3F373DD2" w14:textId="1DC53304">
+          <w:p w14:paraId="23021488" w14:textId="77777777" w:rsidR="00C04A27" w:rsidRPr="001D1C05" w:rsidRDefault="00C04A27" w:rsidP="001E2828">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="17365D"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003A3696" w:rsidR="001D2B9D">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1C05">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="17365D"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003A3696" w:rsidR="001D2B9D" w:rsidTr="00FC452E" w14:paraId="297B9A1B" w14:textId="77777777">
+      <w:tr w:rsidR="00C04A27" w:rsidRPr="001D1C05" w14:paraId="15381696" w14:textId="77777777" w:rsidTr="009A4586">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="1920"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="001D2B9D" w:rsidP="00DF68C9" w:rsidRDefault="001D2B9D" w14:paraId="7D54C06C" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:ind w:left="601" w:hanging="601"/>
+          <w:p w14:paraId="549E5916" w14:textId="77777777" w:rsidR="00B76BF2" w:rsidRDefault="00C31976" w:rsidP="001E2828">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CC82D9" w14:textId="6B8B5CA8" w:rsidR="00C31976" w:rsidRDefault="006A1B29" w:rsidP="006A1B29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="244061"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944303">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00DF68C9">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003A3696">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31976">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C04A27" w:rsidRPr="001D1C05">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I, the applicant named above, confirm that the details provided in this form are correct.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C04A27" w:rsidRPr="001D1C05">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="244061"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C4A137" w14:textId="77777777" w:rsidR="00C31976" w:rsidRDefault="00C31976" w:rsidP="001E2828">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="244061"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3369816A" w14:textId="77777777" w:rsidR="00C31976" w:rsidRDefault="006A1B29" w:rsidP="00190D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="493" w:hanging="493"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944303">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE28FC">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="244061"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">I give permission for the success of my application to be published and promoted by the College. The College reserves </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31976" w:rsidRPr="00BE28FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I give permission for the success of my application to b</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523AF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e published and promoted by the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31976" w:rsidRPr="00BE28FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> College. The </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE28FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-              <w:ind w:left="601" w:hanging="567"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE28FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31976" w:rsidRPr="00BE28FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>College reserves the right to leverage maximum publicity/press coverage from any activity funded by this award. We ask award winners to provide a photo, biography and social media links for promotion activities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38462E60" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRDefault="00190D4F" w:rsidP="00190D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="635" w:hanging="567"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F3BF134" w14:textId="162C7852" w:rsidR="00190D4F" w:rsidRPr="00606600" w:rsidRDefault="00190D4F" w:rsidP="00190D4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="493" w:hanging="493"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0039583B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0039583B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0039583B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0039583B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0039583B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>I do not giv</w:t>
+            </w:r>
+            <w:r w:rsidR="00581AB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>e permission for my application</w:t>
+            </w:r>
+            <w:r w:rsidR="00D37B4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00A900CE">
-[...24 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00581AB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or my </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8308B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>work</w:t>
+            </w:r>
+            <w:r w:rsidR="00D37B4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF68C9">
-[...83 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00A8308B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039583B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to be published.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A14536" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="0039583B" w:rsidRDefault="00190D4F" w:rsidP="00190D4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="743" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776DED77" w14:textId="77777777" w:rsidR="00190D4F" w:rsidRPr="00BE28FC" w:rsidRDefault="00190D4F" w:rsidP="00190D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="493" w:hanging="493"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E620F55" w14:textId="77777777" w:rsidR="00C04A27" w:rsidRPr="001D1C05" w:rsidRDefault="00C04A27" w:rsidP="001E2828">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12F32751" w14:textId="77777777" w:rsidR="002A0EF4" w:rsidRPr="001D1C05" w:rsidRDefault="00C04A27" w:rsidP="001E2828">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1C05">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature:  ………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D1C05">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D1C05">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Date      ………………………………………………</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="05D3D913" w14:textId="77777777">
+    <w:p w14:paraId="756D3513" w14:textId="77777777" w:rsidR="009471BD" w:rsidRDefault="009471BD" w:rsidP="005A4109">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="2B3B6A85" w14:textId="77777777">
+    <w:p w14:paraId="7999FF21" w14:textId="45CF1E31" w:rsidR="009471BD" w:rsidRDefault="009471BD" w:rsidP="005A4109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="818181"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5118A" w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="21724822" w14:textId="77777777">
+    <w:p w14:paraId="35C617DE" w14:textId="0B8E5FDE" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70006E4F" w14:textId="5B94C269" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F31DC4" w14:textId="2DC9F06D" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371941C4" w14:textId="5EFCD092" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEF1D05" w14:textId="3F39140B" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC2D1ED" w14:textId="4BFC221A" w:rsidR="0001171F" w:rsidRDefault="0001171F" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DD7E1D" w14:textId="77777777" w:rsidR="005A4109" w:rsidRPr="00B5118A" w:rsidRDefault="005A4109" w:rsidP="005A4109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5118A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Please return the completed application form with enclosures to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B5118A" w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="384615B2" w14:textId="77777777">
+    <w:p w14:paraId="4151B8F9" w14:textId="56DB0CEA" w:rsidR="009F09FC" w:rsidRPr="00190D4F" w:rsidRDefault="009F09FC" w:rsidP="009F09FC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5118A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail:   </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007114AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>membership@rcpsg.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033BF262" w14:textId="5EA49FB5" w:rsidR="005A4109" w:rsidRPr="00B5118A" w:rsidRDefault="009F09FC" w:rsidP="005A4109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Dental Faculty Administrator</w:t>
+        <w:t>or by Post to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0056500C" w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="73BB233B" w14:textId="77777777">
+    <w:p w14:paraId="2DCE56E5" w14:textId="37E1674D" w:rsidR="005A4109" w:rsidRPr="00B5118A" w:rsidRDefault="009F09FC" w:rsidP="005A4109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="742201B4" w:rsidR="001D2B9D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Royal College of Physicians and Surgeons of Gla</w:t>
+        <w:t xml:space="preserve">Membership Team, </w:t>
       </w:r>
-      <w:r w:rsidRPr="742201B4" w:rsidR="001D2B9D">
+      <w:r w:rsidR="005A4109" w:rsidRPr="00B5118A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>sgow</w:t>
+        <w:t>Royal College of Physicians and Surgeons of Glasgow</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B5118A" w:rsidR="001D2B9D" w:rsidP="742201B4" w:rsidRDefault="001D2B9D" w14:paraId="2F09CD82" w14:textId="75760090">
+    <w:p w14:paraId="5FE858FF" w14:textId="77777777" w:rsidR="005A4109" w:rsidRPr="00B5118A" w:rsidRDefault="005A4109" w:rsidP="005A4109">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5741751F" w:rsidR="001D2B9D">
+      <w:r w:rsidRPr="00B5118A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">e-mail:   </w:t>
+        <w:t xml:space="preserve">232 - 242 St Vincent Street, Glasgow, G2 5RJ         </w:t>
       </w:r>
-      <w:r w:rsidRPr="5741751F" w:rsidR="3388C5EB">
+    </w:p>
+    <w:p w14:paraId="6FAB1C41" w14:textId="5D44B88E" w:rsidR="005A4109" w:rsidRDefault="005A4109" w:rsidP="005A4109">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>membership@rcpsg.ac.uk</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5118A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel:  +44 (0)141 221 6072        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="261DCBBF" w14:textId="77777777">
+    <w:p w14:paraId="3F9B69F1" w14:textId="77777777" w:rsidR="009471BD" w:rsidRDefault="009471BD" w:rsidP="001D1C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="818181"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="601E17DB" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="7D86129C" w14:textId="77777777">
+    <w:p w14:paraId="64AF7E71" w14:textId="77777777" w:rsidR="001D1C05" w:rsidRDefault="001D1C05" w:rsidP="001D1C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="818181"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>All Information concerning you as an individual will be held and processed by the College strictly in accordance with the provisions of the General Data Protection Regulation (GDPR)(Regulation (EU) 2016/679). Such data will be used by the College to administer its relationship with you as a Fellow or Member. We will not, without your consent, supply your name and address to any third party except where (1) such transfer is a necessary part of the activities that we undertake, including the provision of library services (if applicable) or (2) we are required to do so by operation of law. As an individual you have a right under the General Data Protection Regulation (GDPR) (Regulation (EU) 2016/679) to obtain information from us, including a description of the data that we hold on you. Should you have any enquiries about this right please email membership@rcpsg.ac.uk</w:t>
+        <w:t>All Information concerning you as an individual will be held and processed by the College strictly in accordance with the provisions of the General Data Protection Regulation (GDPR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulation (EU) 2016/679). Such data will be used by the College to administer its relationship with you as a Fellow or Member. We will not, without your consent, supply your name and address to any third party except where (1) such transfer is a necessary part of the activities that we undertake, including the provision of library services (if applicable) or (2) we are required to do so by operation of law. As an individual you have a right under the General Data Protection Regulation (GDPR) (Regulation (EU) 2016/679) to obtain information from us, including a description of the data that we hold </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="818181"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you. Should you have any enquiries about this right please email membership@rcpsg.ac.uk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D2B9D" w:rsidP="001D2B9D" w:rsidRDefault="001D2B9D" w14:paraId="1B84D3A6" w14:textId="77777777">
+    <w:p w14:paraId="3B92A48B" w14:textId="77777777" w:rsidR="00207611" w:rsidRDefault="00207611" w:rsidP="00C04A27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A27499" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="3AC385AA" w14:textId="3495B1A7">
+    <w:p w14:paraId="03BF4D21" w14:textId="76CEC9EA" w:rsidR="00207611" w:rsidRDefault="00207611" w:rsidP="00995BE0">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:noProof/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3D0B6D91" w14:textId="16914CB0" w:rsidR="00943368" w:rsidRPr="00943368" w:rsidRDefault="009F19E3" w:rsidP="00825261">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:noProof/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943368">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Appendix A</w:t>
       </w:r>
+      <w:r w:rsidRPr="00943368">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="6DCD172D" w14:textId="6FFF0C6F">
+    <w:p w14:paraId="3DA59AAF" w14:textId="77777777" w:rsidR="00BE0D6A" w:rsidRDefault="00BE0D6A" w:rsidP="00943368">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:noProof/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="49531621" w14:textId="77777777">
+    <w:p w14:paraId="3A91DBB5" w14:textId="306C1670" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00943368">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Dental Awards Supervisor/Peer Reference Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="1384BC1E" w14:textId="77777777">
+    <w:p w14:paraId="08A6879F" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="17365D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="17365D"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77FD22E0" wp14:editId="452FE429">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A35B155" wp14:editId="78E11491">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-116840</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>60960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6170295" cy="70485"/>
                 <wp:effectExtent l="0" t="3810" r="4445" b="1905"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 3"/>
+                <wp:docPr id="2" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6170295" cy="70485"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="002F497E" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="0A0D52CB" w14:textId="77777777">
+                          <w:p w14:paraId="3E011642" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="002F497E" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="808080"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="7A79B6AD">
-              <v:shape id="Text Box 3" style="position:absolute;margin-left:-9.2pt;margin-top:4.8pt;width:485.85pt;height:5.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAomubCgwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO2yAUfa/Uf0C8Z7zUWWzFGc3SVJWm&#10;izTTDyCAY1QMFEjsadV/7wUnmUwXqarqB8xyOXc557K8HDqJ9tw6oVWNs4sUI66oZkJta/zpYT1Z&#10;YOQ8UYxIrXiNH7nDl6uXL5a9qXiuWy0ZtwhAlKt6U+PWe1MliaMt74i70IYrOGy07YiHpd0mzJIe&#10;0DuZ5Gk6S3ptmbGacudg93Y8xKuI3zSc+g9N47hHssYQm4+jjeMmjMlqSaqtJaYV9BAG+YcoOiIU&#10;OD1B3RJP0M6KX6A6Qa12uvEXVHeJbhpBecwBssnSn7K5b4nhMRcojjOnMrn/B0vf7z9aJFiNC4wU&#10;6YCiBz54dK0H9CpUpzeuAqN7A2Z+gG1gOWbqzJ2mnx1S+qYlasuvrNV9ywmD6LJwMzm7OuK4ALLp&#10;32kGbsjO6wg0NLYLpYNiIEAHlh5PzIRQKGzOsnmal1OMKJzN02IxjR5IdbxsrPNvuO5QmNTYAvER&#10;nOzvnA/BkOpoEnw5LQVbCynjwm43N9KiPQGRrON3QH9mJlUwVjpcGxHHHYgRfISzEG0k/VuZ5UV6&#10;nZeT9WwxnxTrYjop5+likmbldTlLi7K4XX8PAWZF1QrGuLoTih8FmBV/R/ChFUbpRAmivsblNJ+O&#10;DP0xyTR+v0uyEx76UYquxouTEakCr68Vg7RJ5YmQ4zx5Hn6sMtTg+I9ViSoIxI8S8MNmiHKLEgkK&#10;2Wj2CLKwGmgD7uEtgUmr7VeMeujLGrsvO2I5RvKtAmmVWVGERo6LYjrPYWHPTzbnJ0RRgKqxx2ic&#10;3vix+XfGim0LnkYxK30FcmxElMpTVAcRQ+/FnA7vRGju83W0enrNVj8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQApv38w3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboMwEITvlfoO1kbqpUpM/iBQ&#10;lqit1KrXpHmABW8ABdsIO4G8fd1TexzNaOabfD/pTtx4cK01CMtFBIJNZVVraoTT98d8B8J5Moo6&#10;axjhzg72xeNDTpmyoznw7ehrEUqMywih8b7PpHRVw5rcwvZsgne2gyYf5FBLNdAYynUnV1EUS02t&#10;CQsN9fzecHU5XjXC+Wt83qZj+elPyWETv1GblPaO+DSbXl9AeJ78Xxh+8QM6FIGptFejnOgQ5svd&#10;JkQR0hhE8NPteg2iRFhFCcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKJrm&#10;woMCAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Kb9/MN4AAAAIAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" w14:anchorId="77FD22E0">
+            <w:pict>
+              <v:shapetype w14:anchorId="7A35B155" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.2pt;margin-top:4.8pt;width:485.85pt;height:5.55pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMqgWGgwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO2yAUfa/Uf0C8Z7zUWWzFGc3SVJWm&#10;izTTDyCAY1QMFEjsadV/7wUnmUwXqarqB8xyOXc557K8HDqJ9tw6oVWNs4sUI66oZkJta/zpYT1Z&#10;YOQ8UYxIrXiNH7nDl6uXL5a9qXiuWy0ZtwhAlKt6U+PWe1MliaMt74i70IYrOGy07YiHpd0mzJIe&#10;0DuZ5Gk6S3ptmbGacudg93Y8xKuI3zSc+g9N47hHssYQm4+jjeMmjMlqSaqtJaYV9BAG+YcoOiIU&#10;OD1B3RJP0M6KX6A6Qa12uvEXVHeJbhpBecwBssnSn7K5b4nhMRcojjOnMrn/B0vf7z9aJFiNc4wU&#10;6YCiBz54dK0H9CpUpzeuAqN7A2Z+gG1gOWbqzJ2mnx1S+qYlasuvrNV9ywmD6LJwMzm7OuK4ALLp&#10;32kGbsjO6wg0NLYLpYNiIEAHlh5PzIRQKGzOsnmal1OMKJzN02IxjR5IdbxsrPNvuO5QmNTYAvER&#10;nOzvnA/BkOpoEnw5LQVbCynjwm43N9KiPQGRrON3QH9mJlUwVjpcGxHHHYgRfISzEG0k/VuZ5UV6&#10;nZeT9WwxnxTrYjop5+likmbldTlLi7K4XX8PAWZF1QrGuLoTih8FmBV/R/ChFUbpRAmivsblNJ+O&#10;DP0xyTR+v0uyEx76UYquxouTEakCr68Vg7RJ5YmQ4zx5Hn6sMtTg+I9ViSoIxI8S8MNmiHKLEgkK&#10;2Wj2CLKwGmgD7uEtgUmr7VeMeujLGrsvO2I5RvKtAmmVWVGERo6LYjrPYWHPTzbnJ0RRgKqxx2ic&#10;3vix+XfGim0LnkYxK30FcmxElMpTVAcRQ+/FnA7vRGju83W0enrNVj8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQApv38w3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboMwEITvlfoO1kbqpUpM/iBQ&#10;lqit1KrXpHmABW8ABdsIO4G8fd1TexzNaOabfD/pTtx4cK01CMtFBIJNZVVraoTT98d8B8J5Moo6&#10;axjhzg72xeNDTpmyoznw7ehrEUqMywih8b7PpHRVw5rcwvZsgne2gyYf5FBLNdAYynUnV1EUS02t&#10;CQsN9fzecHU5XjXC+Wt83qZj+elPyWETv1GblPaO+DSbXl9AeJ78Xxh+8QM6FIGptFejnOgQ5svd&#10;JkQR0hhE8NPteg2iRFhFCcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADKoF&#10;hoMCAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Kb9/MN4AAAAIAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="002F497E" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="3E011642" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="002F497E" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="808080"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="6631935A" w14:textId="77777777">
+    <w:p w14:paraId="77ADA292" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F09AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please use typescript or CAPITAL LETTERS when filling out this form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9503" w:type="dxa"/>
         <w:tblInd w:w="-39" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5294"/>
         <w:gridCol w:w="238"/>
         <w:gridCol w:w="868"/>
         <w:gridCol w:w="3103"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="63A177A2" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="268C93EF" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="16EED657" w14:textId="77777777">
+          <w:p w14:paraId="5B42A3A3" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>SECTION 1    PERSONAL DETAILS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF REFEREE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="2B244DC0" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="78708A68" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5294" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="44776C40" w14:textId="77777777">
+          <w:p w14:paraId="7A140AFE" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title (please circle):     Mr / Mrs / Ms / Miss          </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="3480AA65" w14:textId="77777777">
+          <w:p w14:paraId="6DF6A3F0" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="4715A1AF" w14:textId="77777777">
+          <w:p w14:paraId="29FC1D28" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PID</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(if relevant)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>if relevant)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="23E88ADF" w14:textId="77777777">
+          <w:p w14:paraId="47F761D2" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="45D9AEAA" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="4B2B3BBF" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="2AC79631" w14:textId="77777777">
+          <w:p w14:paraId="107A9ED0" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="0A342810" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="1720D949" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="4B0E99EE" w14:textId="77777777">
+          <w:p w14:paraId="549FF257" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Forename(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="0D0CBFCC" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="003C31D3" w14:paraId="47C6601B" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="0DF1B72C" w14:textId="21158C68">
+          <w:p w14:paraId="623C8BA7" w14:textId="5DACB7CF" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Type of reference (please indicate)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Supervisor for project: Yes/No      Peer reference only:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E04DE9">
+              <w:t xml:space="preserve">  Supervisor for project</w:t>
+            </w:r>
+            <w:r w:rsidR="00943368">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes/No      Peer reference only</w:t>
+            </w:r>
+            <w:r w:rsidR="00943368">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="0CF0AD42" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="6349D311" w14:textId="77777777" w:rsidTr="00367640">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="3D269A0D" w14:textId="77777777">
+          <w:p w14:paraId="2061CEDE" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SECTION 2    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>WHO IS THE REFERENCE FOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="2C697C06" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="6AFBFD2D" w14:textId="77777777" w:rsidTr="00367640">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="1F497D" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="083369DD" w14:textId="77777777">
+          <w:p w14:paraId="22332AC3" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title (please circle):     Mr / Mrs / Ms / Miss          </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="3770EF32" w14:textId="77777777">
+          <w:p w14:paraId="1FFC50C9" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="02951594" w14:textId="77777777">
+          <w:p w14:paraId="2DB3EF9C" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PID</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>(if known)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>if known)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="24E9BE20" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="7673A534" w14:textId="77777777" w:rsidTr="00367640">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-            <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="65C7C0EE" w14:textId="77777777">
+          <w:p w14:paraId="602C8874" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00E04DE9" w14:paraId="3B4157A2" w14:textId="6E717935">
+          <w:p w14:paraId="277BB391" w14:textId="2BF769E6" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="009F19E3" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Award applied f</w:t>
             </w:r>
-            <w:r w:rsidR="00933218">
+            <w:r w:rsidR="005D51EF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F09AE" w:rsidR="00933218">
+            <w:r w:rsidR="005D51EF" w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="54CBAE47" w14:textId="77777777">
+          <w:p w14:paraId="4FA48AF4" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="B8CCE4"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="595119C3" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="003C31D3" w14:paraId="02CE285F" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9503" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="95B3D7" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="003C31D3" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="362F8D6B" w14:textId="77777777">
+          <w:p w14:paraId="4D95B1AD" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="003C31D3" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C31D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Forename(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="17562A28" w14:textId="77777777">
+    <w:p w14:paraId="39EF74EB" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="5F9BEB9D" w14:textId="77777777">
+    <w:p w14:paraId="32651BE3" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9532" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="365F91" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="365F91"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9532"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="631C48B0" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="4B58DB86" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="17365D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="7BAAD0E1" w14:textId="77777777">
+          <w:p w14:paraId="6BEBAD00" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SECTION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000F09AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>REFERENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="38B7F8E0" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="034B0D0F" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="4F1D7901" w14:textId="77777777">
+          <w:p w14:paraId="2AEA8DB4" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-1386" w:right="-387" w:firstLine="677"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="5774A33B" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="7BC3A117" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="04D3773B" w14:textId="77777777">
+          <w:p w14:paraId="7140A3AE" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B3AD0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">How long have you known this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>individual and in what capacity?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="3F91BB58" w14:textId="77777777">
+          <w:p w14:paraId="57D442FF" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="177"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="54CCFF8D" w14:textId="77777777">
+          <w:p w14:paraId="051B1A11" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="7AD6125C" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="51849E7D" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="30A6F490" w14:textId="77777777">
+          <w:p w14:paraId="1B07E1EC" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>What is your opinion on the worthiness of this project and the perceived gains it will bring?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="100101E5" w14:textId="77777777">
+          <w:p w14:paraId="1872EA3C" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="11B26FE8" w14:textId="77777777">
+          <w:p w14:paraId="0B90CEED" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="057BD63A" w14:textId="77777777">
+          <w:p w14:paraId="4D5F0661" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidTr="00367640" w14:paraId="5028B971" w14:textId="77777777">
+      <w:tr w:rsidR="005D51EF" w:rsidRPr="000F09AE" w14:paraId="7EBC9CA4" w14:textId="77777777" w:rsidTr="00367640">
         <w:trPr>
           <w:trHeight w:val="1270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9532" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
-              <w:bottom w:val="single" w:color="8DB3E2" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DB3E2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00173E35" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="018B4278" w14:textId="77777777">
+          <w:p w14:paraId="67C106C9" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="00173E35" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In your opinion would this individual be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -5105,486 +4971,669 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>very high</w:t>
             </w:r>
             <w:r w:rsidRPr="00173E35">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> standard?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (explain your response)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="5681B090" w14:textId="77777777">
+          <w:p w14:paraId="732E4401" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="485F5C48" w14:textId="77777777">
+          <w:p w14:paraId="50F3C549" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00367640" w:rsidRDefault="00933218" w14:paraId="0D63FE8A" w14:textId="77777777">
+          <w:p w14:paraId="32E46327" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="00367640">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="455EFE90" w14:textId="77777777">
+    <w:p w14:paraId="24D238BD" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe any concerns you have or factors you are aware of that might limit the ability to successfully complete this project: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004462F6" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="6858C455" w14:textId="77777777">
+    <w:p w14:paraId="2FD77990" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="004462F6" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000F09AE" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="3070F1E8" w14:textId="77777777">
+    <w:p w14:paraId="785F470D" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRPr="000F09AE" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA0BEB" w:rsidR="00933218" w:rsidP="00933218" w:rsidRDefault="00933218" w14:paraId="268CFE87" w14:textId="77777777">
+    <w:p w14:paraId="5FCC5C62" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="005D51EF">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:color w:val="808080"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00DA0BEB" w:rsidR="00933218" w:rsidSect="001021EA">
-[...1 lines deleted...]
-      <w:pgMar w:top="567" w:right="1440" w:bottom="567" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="5CFE9C4A" w14:textId="7FEC7E64" w:rsidR="00867182" w:rsidRDefault="00E704D8" w:rsidP="00E911C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701D2926" wp14:editId="29C078E3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2103120</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4199890" cy="1013460"/>
+                <wp:effectExtent l="0" t="0" r="2540" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4199890" cy="1013460"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="628C6B58" w14:textId="6C40A56F" w:rsidR="006A4569" w:rsidRDefault="005D51EF" w:rsidP="00C04A27">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="071786CB" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00C04A27"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="701D2926" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:165.6pt;margin-top:2.65pt;width:330.7pt;height:79.8pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSOwAEtgIAALoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjUuwsobJQsS1Up&#10;vUhJP8ALZrEKNrW9C2nVf+/Y7C3JS9WWB2R7xmfOzBzP9c3YtWjPlOZSZDi8CjBiopQVF9sMf30s&#10;vBgjbaioaCsFy/AT0/hm+fbN9dCnLJKNbCumEIAInQ59hhtj+tT3ddmwjuor2TMBxlqqjhrYqq1f&#10;KToAetf6URDM/UGqqleyZFrDaT4Z8dLh1zUrzee61sygNsPAzbi/cv+N/fvLa5puFe0bXh5o0L9g&#10;0VEuIOgJKqeGop3ir6A6XiqpZW2uStn5sq55yVwOkE0YvMjmoaE9c7lAcXR/KpP+f7Dlp/0XhXgF&#10;vcNI0A5a9MhGg+7kiBa2OkOvU3B66MHNjHBsPW2mur+X5TeNhFw1VGzZrVJyaBitgF1ob/oXVycc&#10;bUE2w0dZQRi6M9IBjbXqLCAUAwE6dOnp1BlLpYRDEiZJnICpBFsYhO/I3PXOp+nxeq+0ec9kh+wi&#10;wwpa7+Dp/l4bS4emRxcbTciCt61rfyueHYDjdALB4aq1WRqumz+TIFnH65h4JJqvPRLkuXdbrIg3&#10;L8LFLH+Xr1Z5+MvGDUna8KpiwoY5Kiskf9a5g8YnTZy0pWXLKwtnKWm13axahfYUlF24zxUdLGc3&#10;/zkNVwTI5UVKYUSCuyjxinm88EhBZl6yCGIvCJO7ZB6QhOTF85TuuWD/nhIaMpzMotmkpjPpF7kF&#10;7nudG007bmB2tLzLcHxyoqnV4FpUrrWG8nZaX5TC0j+XAtp9bLRTrBXpJFczbkZAsTLeyOoJtKsk&#10;KAtUCAMPFo1UPzAaYHhkWH/fUcUwaj8I0H8SEmKnjduQ2SKCjbq0bC4tVJQAlWGD0bRcmWlC7XrF&#10;tw1Eml6ckLfwZmru1HxmdXhpMCBcUodhZifQ5d55nUfu8jcAAAD//wMAUEsDBBQABgAIAAAAIQD7&#10;e0qW3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2kjUiIUyEQVxAF&#10;KvXmxtskIl5HsduEv2c50eNqnmbelpvZ9eKMY+g8aVguFAik2tuOGg2fHy939yBCNGRN7wk1/GCA&#10;TXV9VZrC+one8byNjeASCoXR0MY4FFKGukVnwsIPSJwd/ehM5HNspB3NxOWul4lSmXSmI15ozYBP&#10;Ldbf25PT8PV63O9W6q15duth8rOS5HKp9e3N/PgAIuIc/2H402d1qNjp4E9kg+g1pOkyYVTDOgXB&#10;eZ4nGYgDg9kqB1mV8vKD6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSOwAEtgIAALoF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7e0qW3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAABAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="628C6B58" w14:textId="6C40A56F" w:rsidR="006A4569" w:rsidRDefault="005D51EF" w:rsidP="00C04A27">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="071786CB" w14:textId="77777777" w:rsidR="005D51EF" w:rsidRDefault="005D51EF" w:rsidP="00C04A27"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00867182" w:rsidSect="00C97F77">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="426" w:right="1440" w:bottom="454" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F87974" w:rsidP="00FE2B83" w:rsidRDefault="00F87974" w14:paraId="7339F9AD" w14:textId="77777777">
+    <w:p w14:paraId="1B082536" w14:textId="77777777" w:rsidR="006D7FCC" w:rsidRDefault="006D7FCC" w:rsidP="000F7A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F87974" w:rsidP="00FE2B83" w:rsidRDefault="00F87974" w14:paraId="4C109A97" w14:textId="77777777">
+    <w:p w14:paraId="5F0EBB0B" w14:textId="77777777" w:rsidR="006D7FCC" w:rsidRDefault="006D7FCC" w:rsidP="000F7A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F87974" w:rsidP="00FE2B83" w:rsidRDefault="00F87974" w14:paraId="3A7E6718" w14:textId="77777777">
+    <w:p w14:paraId="0F9CA803" w14:textId="77777777" w:rsidR="006D7FCC" w:rsidRDefault="006D7FCC" w:rsidP="000F7A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F87974" w:rsidP="00FE2B83" w:rsidRDefault="00F87974" w14:paraId="788E1169" w14:textId="77777777">
+    <w:p w14:paraId="27BA1E23" w14:textId="77777777" w:rsidR="006D7FCC" w:rsidRDefault="006D7FCC" w:rsidP="000F7A90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A9489D"/>
-    <w:rsid w:val="00036221"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001D2B9D"/>
+    <w:rsid w:val="0001171F"/>
+    <w:rsid w:val="000455DB"/>
+    <w:rsid w:val="00053B1C"/>
+    <w:rsid w:val="000B5767"/>
+    <w:rsid w:val="000F7A90"/>
+    <w:rsid w:val="00190D4F"/>
+    <w:rsid w:val="001D1C05"/>
+    <w:rsid w:val="001E173E"/>
     <w:rsid w:val="001E2828"/>
-    <w:rsid w:val="0022091A"/>
-    <w:rsid w:val="00267EE6"/>
+    <w:rsid w:val="00205804"/>
+    <w:rsid w:val="00207611"/>
+    <w:rsid w:val="00216D43"/>
+    <w:rsid w:val="00251AE6"/>
+    <w:rsid w:val="00277DD5"/>
     <w:rsid w:val="002A0EF4"/>
-    <w:rsid w:val="002A565D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0038113C"/>
+    <w:rsid w:val="002B6CAB"/>
+    <w:rsid w:val="002D3D3D"/>
+    <w:rsid w:val="002F163F"/>
+    <w:rsid w:val="002F598C"/>
+    <w:rsid w:val="003057CE"/>
+    <w:rsid w:val="003115BF"/>
+    <w:rsid w:val="00332770"/>
+    <w:rsid w:val="003469C7"/>
+    <w:rsid w:val="00373F5B"/>
     <w:rsid w:val="003843E5"/>
-    <w:rsid w:val="003E5B5E"/>
+    <w:rsid w:val="00391371"/>
+    <w:rsid w:val="003E272D"/>
     <w:rsid w:val="003F06AD"/>
-    <w:rsid w:val="004340C1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00496F23"/>
+    <w:rsid w:val="003F165D"/>
+    <w:rsid w:val="003F336B"/>
+    <w:rsid w:val="00415BF8"/>
+    <w:rsid w:val="00453F54"/>
+    <w:rsid w:val="004B1FA4"/>
     <w:rsid w:val="004B28DE"/>
-    <w:rsid w:val="004C07F6"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005C24B6"/>
+    <w:rsid w:val="00557DCF"/>
+    <w:rsid w:val="00581AB2"/>
+    <w:rsid w:val="005A4109"/>
+    <w:rsid w:val="005B3559"/>
+    <w:rsid w:val="005D51EF"/>
     <w:rsid w:val="005D5CFA"/>
-    <w:rsid w:val="005F35C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005F6F40"/>
+    <w:rsid w:val="006131B9"/>
+    <w:rsid w:val="00645DAA"/>
+    <w:rsid w:val="006700C4"/>
+    <w:rsid w:val="006A1B29"/>
+    <w:rsid w:val="006A4569"/>
+    <w:rsid w:val="006A5AD2"/>
     <w:rsid w:val="006C0693"/>
-    <w:rsid w:val="00717D61"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007F4A31"/>
+    <w:rsid w:val="006D7FCC"/>
+    <w:rsid w:val="006E3837"/>
+    <w:rsid w:val="006F6D13"/>
+    <w:rsid w:val="00721F77"/>
+    <w:rsid w:val="007813F4"/>
+    <w:rsid w:val="007C2179"/>
+    <w:rsid w:val="007F3314"/>
     <w:rsid w:val="007F5173"/>
-    <w:rsid w:val="00800104"/>
-    <w:rsid w:val="0081058A"/>
+    <w:rsid w:val="007F573F"/>
+    <w:rsid w:val="0081265F"/>
+    <w:rsid w:val="00813ABA"/>
+    <w:rsid w:val="00825261"/>
+    <w:rsid w:val="00867182"/>
     <w:rsid w:val="00875322"/>
-    <w:rsid w:val="008F67CC"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A900CE"/>
+    <w:rsid w:val="008C3554"/>
+    <w:rsid w:val="008D44BA"/>
+    <w:rsid w:val="00904812"/>
+    <w:rsid w:val="0091026E"/>
+    <w:rsid w:val="00943368"/>
+    <w:rsid w:val="009471BD"/>
+    <w:rsid w:val="00964013"/>
+    <w:rsid w:val="0098134B"/>
+    <w:rsid w:val="00995BE0"/>
+    <w:rsid w:val="009A0296"/>
+    <w:rsid w:val="009A4586"/>
+    <w:rsid w:val="009B2924"/>
+    <w:rsid w:val="009B7FC6"/>
+    <w:rsid w:val="009C30E8"/>
+    <w:rsid w:val="009F09FC"/>
+    <w:rsid w:val="009F19E3"/>
+    <w:rsid w:val="00A11BB9"/>
+    <w:rsid w:val="00A43D1C"/>
+    <w:rsid w:val="00A56913"/>
+    <w:rsid w:val="00A73911"/>
+    <w:rsid w:val="00A767E4"/>
+    <w:rsid w:val="00A8308B"/>
     <w:rsid w:val="00A9489D"/>
-    <w:rsid w:val="00AA3362"/>
     <w:rsid w:val="00AB133C"/>
-    <w:rsid w:val="00AB4033"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD7C02"/>
+    <w:rsid w:val="00AC5FDE"/>
+    <w:rsid w:val="00B17A1F"/>
+    <w:rsid w:val="00B42F02"/>
+    <w:rsid w:val="00B468C1"/>
     <w:rsid w:val="00B5118A"/>
-    <w:rsid w:val="00B6479E"/>
-    <w:rsid w:val="00B70490"/>
+    <w:rsid w:val="00B76BF2"/>
+    <w:rsid w:val="00B82B6C"/>
+    <w:rsid w:val="00BE0D6A"/>
+    <w:rsid w:val="00BE28FC"/>
+    <w:rsid w:val="00BE341E"/>
+    <w:rsid w:val="00BF0612"/>
+    <w:rsid w:val="00BF2FFD"/>
     <w:rsid w:val="00C04A27"/>
-    <w:rsid w:val="00C05786"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C503E6"/>
+    <w:rsid w:val="00C231A4"/>
+    <w:rsid w:val="00C31976"/>
+    <w:rsid w:val="00C97F77"/>
+    <w:rsid w:val="00CA0447"/>
     <w:rsid w:val="00CA229A"/>
-    <w:rsid w:val="00CD0DF3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D946E7"/>
+    <w:rsid w:val="00D207C4"/>
+    <w:rsid w:val="00D3293C"/>
+    <w:rsid w:val="00D37B4C"/>
+    <w:rsid w:val="00D46BCC"/>
+    <w:rsid w:val="00D667FC"/>
+    <w:rsid w:val="00DA0310"/>
+    <w:rsid w:val="00DA078A"/>
     <w:rsid w:val="00DA0BEB"/>
-    <w:rsid w:val="00DE4D11"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EB30F8"/>
+    <w:rsid w:val="00DB574F"/>
+    <w:rsid w:val="00DC7CD8"/>
+    <w:rsid w:val="00DE3EF1"/>
+    <w:rsid w:val="00DE668D"/>
+    <w:rsid w:val="00DF1CB0"/>
+    <w:rsid w:val="00E11F1A"/>
+    <w:rsid w:val="00E704D8"/>
+    <w:rsid w:val="00E84F22"/>
+    <w:rsid w:val="00E911C1"/>
+    <w:rsid w:val="00EA2951"/>
+    <w:rsid w:val="00ED382F"/>
+    <w:rsid w:val="00ED61BB"/>
     <w:rsid w:val="00EE0923"/>
+    <w:rsid w:val="00EE6B82"/>
+    <w:rsid w:val="00EF23EB"/>
     <w:rsid w:val="00F02144"/>
+    <w:rsid w:val="00F137BE"/>
+    <w:rsid w:val="00F3098F"/>
+    <w:rsid w:val="00F310F1"/>
     <w:rsid w:val="00F44DC5"/>
-    <w:rsid w:val="00F856A9"/>
-[...8 lines deleted...]
-    <w:rsid w:val="7DAC5709"/>
+    <w:rsid w:val="00F523AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="46BFFC3B"/>
-  <w15:docId w15:val="{71B34E0F-65CF-4091-8177-DA0F32E2AB05}"/>
+  <w14:docId w14:val="74F22BF2"/>
+  <w15:docId w15:val="{BDB27656-0827-0941-809E-1B5AC266CBF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5739,52 +5788,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5845,322 +5894,351 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00875322"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A9489D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A9489D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="003843E5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rsid w:val="003843E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C04A27"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE2B83"/>
+    <w:rsid w:val="000F7A90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE2B83"/>
+    <w:rsid w:val="000F7A90"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE2B83"/>
+    <w:rsid w:val="000F7A90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE2B83"/>
+    <w:rsid w:val="000F7A90"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:color w:val="9C3302"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C16FC5"/>
+    <w:rsid w:val="00C31976"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C16FC5"/>
+    <w:rsid w:val="00C31976"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C16FC5"/>
+    <w:rsid w:val="00C31976"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C16FC5"/>
+    <w:rsid w:val="00C31976"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C16FC5"/>
+    <w:rsid w:val="00C31976"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557DCF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="9C3302"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E84F22"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F09FC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="609047356">
+    <w:div w:id="1025449694">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="R820bed5a610e428f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcpsg.ac.uk/dentistry/join" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="R646af73cfc9d4387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@rcpsg.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membership@rcpsg.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcpsg.ac.uk/dentistry/join" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6418,239 +6496,194 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="055c41a1-9353-4e19-988f-f5b6b3c78daa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100542AFCA2D00F7E42BCDD4C68D05FD0A8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="911f5d6951dee18ccf70741e375351fe">
-[...3 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100588ADD44D7FB3D49A95978F05ACE7D04" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d01dad6a03365c8cb45614181dfabd0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="055c41a1-9353-4e19-988f-f5b6b3c78daa" xmlns:ns3="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0c5efcba9614ed9f06a14c4c25e9db01" ns2:_="" ns3:_="">
+    <xsd:import namespace="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
+    <xsd:import namespace="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01924fbb-8c54-4cb2-bb1a-5dd340640d88" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="055c41a1-9353-4e19-988f-f5b6b3c78daa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0a19cc31-474a-44c6-a246-2e7f47993618" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{268c145b-2a49-43f4-8dac-ca119ef47fc0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...91 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -6710,162 +6743,140 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D3E48C-A944-46CA-8910-F5D23AB0C763}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
+    <ds:schemaRef ds:uri="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D576989B-E8DE-47F4-B353-79368A96CD77}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="055c41a1-9353-4e19-988f-f5b6b3c78daa"/>
+    <ds:schemaRef ds:uri="59d4e68c-a2c4-4e5a-9b5d-4b6ab7ea85d1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3512A7A9-184D-432E-A7F2-CD58F610C212}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27AEBD57-A9A4-4CC5-AE0D-1FA1A61D3A19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAC70EAF-DC98-4342-BE50-91C40BD5C178}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B683BEC8-EBF1-4EC2-83B9-6605A492C34D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D371686C-7CA3-46A8-A7D4-C1DC463BD9B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>843</Words>
+  <Characters>4810</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5642</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>emulchay</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100542AFCA2D00F7E42BCDD4C68D05FD0A8</vt:lpwstr>
+    <vt:lpwstr>0x010100588ADD44D7FB3D49A95978F05ACE7D04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>